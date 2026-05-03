--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Lotte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Aware visualization of high dimensional Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master classes of the tenth international brain–computer interface meeting: showcasing the research of BCI trainees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cernera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Gemicioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Berezutskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Csaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verwoert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adb335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NERVE-ML (neural engineering reproducibility and validity essentials for machine learning) checklist: ensuring machine learning advances neural engineering *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Liang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.021002. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adbfbd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of users’ subjective experience over three training sessions with an EEG Motor-Imagery Brain–Computer Interface (MI-BCI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kolodzienski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1872, pp.150085. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2025.150085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Science and Society: the Vision of USERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary D Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Casonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemi Cerdà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciarrochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.15993-16054. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2025.3529357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable predictor of BCI motor imagery performance using median nerve stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adc48d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science to support replicability in neuroergonomic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Gramann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ayaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vukelić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.1459204. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2024.1459204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological decoding of visual aesthetic preference with oscillatory electroencephalogram features—A mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2024.1341790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale investigation of the effect of gender on mu rhythm suppression in motor imagery brain-computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gamboa von Groll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Leeuwis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2024.2345449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large EEG database with users’ profile information for motor imagery brain-computer interface research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.580. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02445-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex EEG data distribution on the Riemannian manifold toward outlier detection and multimodal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihisa Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rabiul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 72 (2), pp.377 - 387. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3295769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian channel selection for BCI with between-session non-stationarity reduction capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3167262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective on the First Passive Brain-Computer Interface Competition on Cross-Session Workload Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel F Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ladouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie S Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.838342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Long Term User Training and Preparation to Succeed in a Closed-Loop BCI Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot R Müller-Putz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Steyrl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2022.869700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should MI-BCI feature optimization include prior knowledge, and which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2033073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPyC, an Open-Source Python Toolbox for Offline Electroencephalographic and Physiological Signals Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21175740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Session Influence of Two Modalities of Feedback and Their Order of Presentation on MI-BCI User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti5030012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenters Influence on Mental-Imagery based Brain-Computer Interface User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102603. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2021.102603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of user training methods in brain computer interfaces based on mental tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/abca17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term BCI Training of a Tetraplegic User: Adaptive Riemannian Classifiers and User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.635653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active inference as a unifying, generic and adaptive framework for a P300-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.016054. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ab5d5c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why we should systematically assess, control and report somatosensory impairments in BCI-based motor rehabilitation after stroke studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Neurofeedback: a challenge for integrative clinical neurophysiological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern machine learning algorithms to classify cognitive and affective states from electroencephalography signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems, Man, and Cybernetics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSMC.2020.2968638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical learning companion for Mental-Imagery BCI User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.102380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Challenges in Neurotechnology and System Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen H Fairclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2020.602504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG neurofeedback research A fertile ground for psychiatry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (3), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Pilot’s Mental Workload Using ERPs and Spectral Power with a Six-Dry-Electrode EEG System in Real Flight Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Duprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Scannella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.1324. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19061324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning negative into positives! Exploiting &amp;quot;negative&amp;quot; results in Brain-Machine Interface (BMI) research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.178-189. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2019.1697143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus cognitifs et neurophysiologiques sous-tendant l’apprentissage neurofeedback : le rôle de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (3), pp.198. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed of rapid serial visual presentation of pictures, numbers and words affects event-related potential-based detection accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2019.2953975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshops of the seventh international brain-computer interface meeting: not getting lost in translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Huggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Aarnoutse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.71-101. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2019.1697163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Detection and Estimation of Working Memory States and Cognitive Functions Based on Neurophysiological Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Putze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Fairclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2018.00440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Quantifying Users' Mental Imagery-based BCI skills: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (4), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aac577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using recent BCI literature to deepen our understanding of clinical neurofeedback: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 378, pp.225-233. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Regularization Techniques for Spatial Filter Optimization in Oscillatory EEG Regression Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Meinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Castaño-Candamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Blankertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEREEGA: Simulating event-related EEG activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Pawlitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Gramann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Zander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 309, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Classification Algorithms for EEG-based Brain-Computer Interfaces: A 10-year Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aab2f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback: One of today's techniques in psychiatry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn Arns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal Versus Bimodal EEG-fMRI Neurofeedback of a Motor Imagery Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsel Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On assessing neurofeedback effects: should double-blind replace neurophysiological mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Benoît Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (10), pp.e63. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awx211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Rapid Serial Visual Presentation-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cecotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aa9817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian approaches in Brain-Computer Interfaces: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2627016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based neuroergonomics for 3D user interfaces: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying EEG Signals during Stereoscopic Visualization to Estimate Visual Comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/2758103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in User-Training for Mental-Imagery Based BCI Control: Psychological and Cognitive Factors and their Neural Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in brain research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Standard Brain-Computer Interface (BCI) Training Protocols Should be Changed: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heading for new shores! Overcoming pitfalls in BCI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Fried-Oken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kleih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing approaches to minimize or suppress calibration time in oscillatory activity-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (6), pp.871-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental Imagery-Based BCI Performance from Personality, Cognitive Profile and Neurophysiological Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.23. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocorticographic Representations of Segmental Features in Continuous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Brumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysegul Gunduz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony L. Ritaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (97), pp.27. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based workload estimation across affective contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshops of the Fifth International Brain-Computer Interface Meeting: Defining the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E. Huggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles W. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.27-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Brains, One Game: Design and Evaluation of a Multi-User BCI Video Game Based on Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grâce au numérique, on peut lire dans les pensées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaws in current human training protocols for spontaneous Brain-Computer Interfaces: lessons learned from instructional design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (568), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces: Beyond Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan B.F. van Erp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (4), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2012.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Two Novel Features for EEG-based Brain-Computer Interfaces: Multifractal Cumulants and Predictive Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79 (1), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur: Conception et Utilisation en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.289-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularizing Common Spatial Patterns to Improve BCI Designs: Unified Theory and New Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (2), pp.355-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476820v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Large Virtual Environments by Thoughts using a Brain-Computer Interface based on Motor Imagery and High-Level Commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien van Langhenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ernest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.54-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenViBE: An Open-Source Software Platform to Design, Test and Use Brain-Computer Interfaces in Real and Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres.19.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA: An inverse Solution based Feature Extraction Algorithm using Fuzzy Set Theory for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (8), pp.3253-3263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying EEG for Brain Computer Interfaces Using Gaussian Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjun Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (3), pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134966v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA : un nouvel algorithme d'extraction de caractéristiques pour les interfaces cerveau-ordinateur utilisant modèles inverses et modèles flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00310552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces, Virtual Reality, and Videogames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michitaka Hirose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (10), pp.66-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Use of Fuzzy Inference Systems for Motor Imagery Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (2), pp.322-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of classification algorithms for EEG-based brain–computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of movement intention by spatially filtered electromagnetic inverse solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1971-1989. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/51/8/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Neuroart BCI for Health: A Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Maciej Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 11th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Median Nerve Stimulation-based BCI: Impact of Timing and Intensity on ERD/ERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2025 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median nerve stimulation to predict MI-BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2025 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.cortico.fr/journees-cortico-2025/, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Post-Median Nerve Stimulation ERD to MI-BCI Expertise Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 13th International Winter Conference on Brain-Computer Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Seoul, South Korea. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCI65088.2025.10931645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian fusions of EEG-based features for motor imagery detection under propofol sedation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Mannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2025 - IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Inter-and Intra-Subject Variability of Sensorimotor Desynchronization Induced by Median Nerve Stimulation and Motor Imagery for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2025 - 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic view on Riemannian machine learning models for SPD matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2025 - 7th International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Malo, France. pp.142-151, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI classifiers integrating measures of variability factors: a mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroAdaptive Technology Conference 2025 (NAT'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding intra-user variability in BCI : a multi-session, multi-context experimental protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - Journées COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cortico, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapped Gaussian on the manifold of Symmetric Positive Definite Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological Single trial decoding of art interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Jesus Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redmond Erin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2025 - NeuroAdaptive Technolgy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback to improve wakefulness maintenance ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEC 2024 - 5th International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating neurophysiological predictors of BCI performance on a large open source dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2024 - 9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Class Riemannian EEG Classifier to Detect Anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Neuroergonomics Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Motor-Imagery-BCI performance using Median Nerve Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2024 - The 12th International Winter Conference on Brain-Computer Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Seoul, South Korea. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCI60775.2024.10480512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual cues can bias EEG Deep Learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics 2024 - The 5th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien lotte; Camille Jeunet-Kelway, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-BASED ART INTEREST DECODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Casal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median Nerve Stimulation to Detect Awake and Anesthetized States with Riemannian Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Vitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2024 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://cortico.fr/, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging trajectories on the manifold of symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring EOG markers of fatigue during motor imagery BCI use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INE - 9th Graz BCI Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback training to improve wakefulness maintenance ability: a pilot study to develop cognitive strategies to overcome Excessive Daytime Sleepiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sleep Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rio de Janeiro, Brazil. pp.S77, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2023.11.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG single-trial decoding of visual art preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Casal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI 2024 - 9th International Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model of individual learning to control a motor imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Riemannian EEG classifiers to detect awake and anesthetized states using median nerve stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Vitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG SINGLE-TRIAL CLASSIFICATION OF VISUAL ART PREFERENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Casal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2024 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges towards automated art presentation brain-computer-interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSAC 2024 - Visual Science of Art Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods for BCI: challenges, pitfalls and promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Riascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Molinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2024 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian ElectroCardioGraphic signal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAWCN 2023 - IV Latin-American Workshop on Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Envigado, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SPD matrix representations considering cross-frequency coupling for EEG classification using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the baseline temporal selection on the ERD/ERS analysis for Motor Imagery-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Probabilistic Data-driven Model for Adaptive BCI Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2022 - 3rd Neuroadaptive Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lubenaü, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Event-Related Desynchronization variability correlated with BCI performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroXRAINE 2022 - IEEE International Conference on Metrology for eXtended Reality, Artificial Intelligence, and Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling subject perception and behaviour during neurofeedback training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2022 – 3rd Neuroadaptive Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lubenaü, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-distinctiveness-based frequency band selection on the Riemannian manifold for oscillatory activity-based BCIs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022- 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERD modulations during motor imageries relate to users’ traits and BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022 - 44th International Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634491v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying factors influencing the outcome of BCI-based post stroke motor rehabilitation towards its personalization with Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroXRAINE 2022 – IEEE International Conference on Metrology for eXtended Reality, Artificial Intelligence, and Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to use Transfer Learning for Motor Imagery Detection: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Canron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NER 2021 - 10th International IEEE/EMBS Conference on Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should frequency band selection algorithms include neurophysiological constraints?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2021 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for affective, cognitive and conative states estimation from both EEG and physiological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics Conference (NEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing The Relevance Of Neurophysiological Patterns To Predict Motor Imagery-based BCI Users' Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biased feedback influences learning of Motor Imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting EEG outliers for BCI on the Riemannian manifold using spectral clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihisa Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Rabiul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC'2020 - 42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel selection over riemannian manifold with non-stationarity consideration for brain-computer interface applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an optimization of the selection of a discriminative frequency algorithm for Motor-Imagery based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using neurophysiological predictors to predict MI-BCI users' performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards measuring states of epistemic curiosity through electroencephalographic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Ceha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeety Pramij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are users' traits informative enough to predict/explain their mental-imagery based BCI performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Classification using Riemannian Geometry approaches in Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2019 - IEEE International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Jeonseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would Motor-Imagery based BCI user training benefit from more women experimenters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC2019 - 8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and preliminary study of a neurofeedback protocol to self-regulate an EEG marker of drowsiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI Conference - 8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Artificial Learning Companions for Mental Imagery-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2018 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ile de Porquerolles, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762612v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward distinguishing the different types of attention using EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring auditory attention with a 6 dry-electrode EEG system in real flight conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Duprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Scannella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Neuroergonomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding the influence of the experimenter on BCI performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robust Neuroadaptive HCI: Exploring Modern Machine Learning Methods to Estimate Mental Workload From EEG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems - Extended Abstracts (Late Breaking Work)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3188617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Mechanisms of Social Emotion Perception: An EEG Hyper-scanning Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaochao Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberworlds 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a cognitive model of MI-BCI user training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Graz BCI Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Flow in an EEG-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bonnet-Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online classification accuracy is a poor metric to study mental imagery-based bci user learning: an experimental demonstration and new metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endowing the Machine with Active Inference: A Generic Framework to Implement Adaptive BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroAdaptive Technology Conference '17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Outreach with Teegi, a Tangible EEG Interface to Talk about Neurotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '17 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3027063.3052971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tikhonov Regularization Enhances EEG-based Spatial Filtering for Single Trial Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Meinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 7th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEANUT: Personalised Emotional Agent for Neurotechnology User-Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N 'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N 'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOBE: Tangible Out-of-Body Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI ’16 - Tangible, Embedded and Embodied Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2839462.2839486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Ability Training to Improve Mental Imagery based Brain-Computer Interface (MI-BCI) Performance: a Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in EEG-based neuroergonomics for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 1st International Neuroergonomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Electroencephalography-based Evaluation of User Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '16 - SIGCHI Conference on Human Factors in Computing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Mental Effort Evaluation during 3D Object Manipulation Tasks based on Brain and Physiological Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wobrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Graeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.472-487, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved BCI based on Human Learning Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, High1 Resort, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental-Imagery Based Brain-Computer Interface Performance from Psychometric Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">womENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Tactile Feedback for Motor-Imagery based Brain-Computer Interaction in a Multitasking Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Spelmezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.488-505, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging Covariance Matrices for EEG Signal Classification based on the CSP: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Visual Comfort in Stereoscopic Displays Using Electroencephalography: A Proof-of-Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.354-362, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explanatory Feedback for User Training in Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems Man &amp; Cybernetics (IEEE SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Evidential Study as Augmented Collective Thought Process − Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyoaki Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ookaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divesh Lala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutasinee Thovuttikul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Intelligent Information and Database Systems (ACIIDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bali, Indonesia. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15702-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mind-Mirror: See Your Brain in Action in Your Head Using EEG and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Use of Electroencephalography as an Evaluation Method for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004708102140223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teegi: Tangible EEG Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST-ACM User Interface Software and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2642918.2647368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Can We Learn With Standard BCI Training Approaches? A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Zone of Comfort in Stereoscopic Displays using EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '14 Extended Abstracts on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2041-2046, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559206.2581191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Mental and Social Stress Induction Protocol Towards Load-Invariant Physiology-Based Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physiological Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing spatial filter pairs for EEG classification based on phase synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Caramia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Audio, Speech and Signal Processing (ICASSP'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI Research at Inria Bordeaux: making BCI designs usable outside the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Iterations: Integrating Neural Activity in Evolutionary Computation for Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cutellic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for alternative feedback training approaches for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin Brain-Computer Interface Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Computer Interface Vs Walking Interface in VR: The Impact of Motor Activity on Spatial Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioubov Aguilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST'2012 - ACM symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2407336.2407359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new feature and associated optimal spatial filter for EEG signal classification: Waveform Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally assisted stereo drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Dimension of CHI (3DCHI) - Workshop at CHI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Scalp Electrical Biosignals to Control an Object by Concentration and Relaxation Tasks: Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Viciana Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the IEEE EMBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00634549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces for 3D Games: Hype or Hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Digital Games (FDG'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.325-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Band-Power Extraction Techniques for Motor Imagery Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computational Intelligence, Cognitive Algorithms, Mind, and Brain (SSCI'2011 CCMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCMB.2011.5952105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Artificial EEG Signals To Reduce BCI Calibration Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Brain-Computer Interface Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from other Subjects Helps Reducing Brain-Computer Interface Calibration Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Audio Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.614-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Regularized Common Spatial Patterns for EEG Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3712-3715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00447435v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Designs Towards a Subject-Independent Brain-Computer Interface based on Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Kai Keng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, United States. pp.4543-4546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Ambulatory Brain-Computer Interfaces: A Pilot Study with P300 Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junya Fujisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Touyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rika Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirose Michitaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Advances in Computer Entertainment Technology Conference (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Athens, Greece. pp.336-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00411284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient P300-based Brain-Computer Interface with Minimal Calibration Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistive Machine Learning for People with Disabilities symposium (NIPS'09 Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Rejection Strategies for the Design of Self-Paced EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00310878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Paced Brain-Computer Interaction with Virtual Worlds: A Quantitative and Qualitative Study “Out of the Lab”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Brain Computer Interface Workshop and Training Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graz University of Technology, Sep 2008, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00304340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA: A Novel Feature Extraction Algorithm for Brain-Computer Interfaces using Inverse Models and Fuzzy Regions of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE-EMBS international conference on neural engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hawaii - Kohala Coast, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur : Utilisation en Robotique et Avancées Récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de le Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA : un nouvel algorithme d'extraction de caractéristiques pour les interfaces cerveau-ordinateur utilisant modèles inverses et modèles flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134971v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de Données Cérébrales par Système d'Inférence Flou pour l'Utilisation d'Interfaces Cerveau-Ordinateur en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Fuzzy Inference Systems for Classification in EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Brain-Computer Interfaces Workshop and Training Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAINKART : A tangible open-source fast calibration BCI for science popularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Motti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - Journées pour le COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a taxonomy of variability factors in active BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 11th International BCI Meeting Building Momentum: Fostering Collaboration in BCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Banff, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a protocol to find neurophysiological markers of collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking one-class Riemannian EEG classifiers to detect wakefulness under general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meistelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 11th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating EOG markers of fatigue during motor imagery BCI tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2024 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Gender Matter in Motor Imagery BCIs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Alimardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gamboa von Groll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Leeuwis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI Meeting 2023 - 10th International Balancing Innovation and Translation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. Proceedings of the 10th International BCI Meeting, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7516451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of cross-frequency phase-amplitude covariance as additional features for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from user interviews in BCI sessions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles (BE), Belgium. Proceedings of the 10th International BCI Meeting 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent linear discriminant analysis : The first step in including covariates in EEG classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards including covariates in EEG classification -a preliminary study on simulated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI Meeting 2023 - 10th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUPE MIBCI: Database with User’s Profile and EEG signals for Motor Imagery Brain Computer Interface research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ERD modulations, MI-based BCI performance and users' traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces - A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards curating personalized art exhibitions in Virtual Reality with multimodal Brain-Computer-Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas E Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSAC 2022 - Visual Science of Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Amsterdam, Netherlands. Art &amp; Perception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-specific frequency band and time segment selection with high class distinctiveness for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing a new form of BCI user learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom! Making a case for more options for users during training in BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeety Pramij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International vBCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for user training adaptation in Brain-Computer Interfaces based on mental tasks (MT-BCIs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International vBCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MI-BCI Performances correlate with subject-specific frequency band characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable outlier detection by spectral clustering on Riemannian manifold of EEG covariance matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rabiul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihisa Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2021 – 8th International Meeting of the Brain-Computer Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modelling to predict/explain MI-BCI users' performances and their progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cortico - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of MI-BCI feedback for post-stroke and neurotypical people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Preliminary Study of a Neurofeedback Protocol to reduce Drowsiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France. 19, pp.35 - 53, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria Research & Development for the Cybathlon BCI series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Audino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do experimenters have an influence on MI-BCI user training?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Measuring states of curiosity through Electroencephalography and body sensors responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Ceha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using computational modelling to better understand and predict Mental-Imagery based BCI (MI-BCI) users' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2018 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Inference for Adaptive BCI: application to the P300 Speller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Asilomar, United States. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’une solution de Neurofeedback pour lutter contre la somnolence diurne excessive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of attention types in EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCPy, an open-source python platform for offline EEG signals decoding and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interntional BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can transfer learning across motor tasks improve motor imagery BCI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and classification of learning-related mental states in EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring adaptive BCI methods to favour user learning and flow state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau Ordinateur et Neurofeedback (JJC-ICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the best motor tasks to use and calibrate SensoriMotor Rhythm Neurofeedback and Brain-Computer Interfaces? A preliminary case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rtFIN 2017 - Real-time functional Imaging and Neurofeedback conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nara, Japan. , pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-fMRI neurofeedback of a motor imagery task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsel Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Abilities Play a Major Role in BCI Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How to Use Intelligent Tutoring Systems to Adapt MI-BCI Training to Each User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors drive successful BCI skill learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cognitive And Personality Profiles On Motor-Imagery Based Brain-Computer Interface-Controlling Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress of Psychophysiology (IOP2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d'un protocole pour induire du stress et le mesurer dans des signaux physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Oscillatory Correlates Of Aesthetic Experience -A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards including patient-specific factors in BCI-based post-stroke rehabilitation using artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolution of users' subjective ratings in three Motor Imagery (MI)-based BCI sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kolodzienski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an actor-based model of the neurofeedback/BCI closed-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing open challenges in Mental Tasks (MT-)based BCI user training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual CORTICO days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving EEG Neurofeedback with Advanced Machine Learning and Signal Processing tools from Brain-Computer Interfaces Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rtFIN 2017 - real-time Functional Imaging and Neurofeedback conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nara, Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces Handbook: Technological and Theoretical Advance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang S. Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nijholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.746, In press, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. Wiley-ISTE, 2016, Maureen Clerc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. Wiley-ISTE, 2016, Maureen Clerc, 978-1-84821-826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces Cerveau-Ordinateur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. ISTE, 2016, Maureen Clerc, 978-1-78405-147-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. ISTE, 2016, 978-1-78405-148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a brain–computer interface from beginning to end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.115-141, 2025, 978-0-443-24824-5. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-24824-5.00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interaction and Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Santoianni, Gianluca Giannini, Alessandro Ciasullo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind, Body, and Digital Brains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer Nature Switzerland, pp.141-156, 2024, Integrated Science, 978-3-031-58362-9. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58363-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces cerveau-machine (Les)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à contrôler une interface cerveau-ordinateur : le projet BrainConquest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotechnologies et innovation responsable © Annales des Mines / Réalités Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-22, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à contrôler une interface cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Jamal Daafouz; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le cyber-monde : Humain et numérique en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS édition, 2020, 978-2-271-13459-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interface Contributions to Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics: The Brain at Work and in Everyday Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.43-48, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific and Technical Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality: Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.247-288, 2018, 9781786301055. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCI challenge for the signal processing community: considering the user in the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing and Machine Learning for Brain-Machine Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-33, 2018, 978-1-78561-398-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Evolution of Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang S. Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nijholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces Handbook: Technological and Theoretical Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis (CRC Press), pp.1-11, 2018, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Traps! Design Guidelines for Rigorous BCI Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Debener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press pp.1-33, 2018, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for adaptive EEG-based BCI training and operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press: Taylor &amp; Francis Group, 2017, Brain-Computer Interfaces Handbook: Technological and Theoretical Advances, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the book &amp;quot;Les interfaces cerveau-ordinateur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2016, Fondements et méthodes, 978-1-78405-148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Caractéristiques du signal EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur 1 : fondements et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain training with neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016, 978-1-84821-963-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the book &amp;quot;Brain-Computer Interfaces 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016, 978-1-84821-826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2016, 978-1-78405-148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage humain pour les interfaces cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2016, Fondements &amp; Méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner son cerveau avec le neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE editions, pp.277-292, 2016, 978-1-78406-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreational Applications of OpenViBE: Brain Invaders and Use-the-Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrai; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 2: Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 14, John Wiley; Sons, pp.241-257, 2016, 978-1-84821-963-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de phénomènes électrophysiologiques avec OpenViBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur 2 : technologie et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Centred BCI Videogame Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Nakatsu and M. Rauterberg and P. Ciancarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Games and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4560-52-8_3-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroencephalography (EEG)-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Electrical and Electronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.44, 2015, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/047134608X.W8278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on EEG Signal Processing Techniques for Mental State Recognition in Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Reck Miranda; Julien Castet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining BCI with Virtual Reality: Towards New Applications and Improved BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Pfurtscheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison, Brendan Z. and Dunne, Stephen and Leeb, Robert and Millán, José Del R. and Nijholt, Anton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Practical Brain-Computer Interfaces:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'affichage de données caractérisant l'activité cérébrale d'un individu, procédé et programme d'ordinateur associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 13/63180. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metrics of Event-Related (De)Synchronization Temporal Variability Explain Motor Imagery-based BCI Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Active Inference perspective on Neurofeedback Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the impact of mental task execution on user's state, experience and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kolodzienski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 2-in-1: Towards Integrated EEG-fMRI-Neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsel Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Fully Interpretable EEG-based BCI System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI in the media and creative industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] New European Media (NEM). 2019, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Electroencephalographic Signal Processing and Classification Techniques towards the use of Brain-Computer Interfaces in Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. INSA de Rennes, 2008. English. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Usable Electroencephalography-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Univ. Bordeaux, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01416980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When HCI Meets Neurotechnologies: What You Should Know about Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. ACM Conference on Human Factors in Computing Systems (CHI 2017), Denver, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01418705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId602"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Lotte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Aware visualization of high dimensional Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NERVE-ML (neural engineering reproducibility and validity essentials for machine learning) checklist: ensuring machine learning advances neural engineering *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Liang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.021002. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adbfbd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master classes of the tenth international brain–computer interface meeting: showcasing the research of BCI trainees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cernera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Gemicioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Berezutskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Csaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verwoert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adb335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of users’ subjective experience over three training sessions with an EEG Motor-Imagery Brain–Computer Interface (MI-BCI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kolodzienski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1872, pp.150085. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2025.150085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Science and Society: the Vision of USERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary D Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Casonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemi Cerdà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciarrochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.15993-16054. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2025.3529357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable predictor of BCI motor imagery performance using median nerve stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adc48d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science to support replicability in neuroergonomic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Gramann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ayaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vukelić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.1459204. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2024.1459204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological decoding of visual aesthetic preference with oscillatory electroencephalogram features—A mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2024.1341790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale investigation of the effect of gender on mu rhythm suppression in motor imagery brain-computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gamboa von Groll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Leeuwis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2024.2345449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large EEG database with users’ profile information for motor imagery brain-computer interface research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.580. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02445-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex EEG data distribution on the Riemannian manifold toward outlier detection and multimodal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihisa Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rabiul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 72 (2), pp.377 - 387. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3295769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective on the First Passive Brain-Computer Interface Competition on Cross-Session Workload Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel F Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ladouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie S Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.838342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Long Term User Training and Preparation to Succeed in a Closed-Loop BCI Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot R Müller-Putz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Steyrl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2022.869700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian channel selection for BCI with between-session non-stationarity reduction capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3167262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should MI-BCI feature optimization include prior knowledge, and which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2033073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPyC, an Open-Source Python Toolbox for Offline Electroencephalographic and Physiological Signals Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21175740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Session Influence of Two Modalities of Feedback and Their Order of Presentation on MI-BCI User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti5030012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenters Influence on Mental-Imagery based Brain-Computer Interface User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102603. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2021.102603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of user training methods in brain computer interfaces based on mental tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/abca17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term BCI Training of a Tetraplegic User: Adaptive Riemannian Classifiers and User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.635653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active inference as a unifying, generic and adaptive framework for a P300-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.016054. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ab5d5c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why we should systematically assess, control and report somatosensory impairments in BCI-based motor rehabilitation after stroke studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern machine learning algorithms to classify cognitive and affective states from electroencephalography signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems, Man, and Cybernetics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSMC.2020.2968638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Neurofeedback: a challenge for integrative clinical neurophysiological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Challenges in Neurotechnology and System Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen H Fairclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2020.602504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical learning companion for Mental-Imagery BCI User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.102380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Pilot’s Mental Workload Using ERPs and Spectral Power with a Six-Dry-Electrode EEG System in Real Flight Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Duprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Scannella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.1324. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19061324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG neurofeedback research A fertile ground for psychiatry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (3), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed of rapid serial visual presentation of pictures, numbers and words affects event-related potential-based detection accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2019.2953975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshops of the seventh international brain-computer interface meeting: not getting lost in translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Huggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Aarnoutse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.71-101. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2019.1697163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus cognitifs et neurophysiologiques sous-tendant l’apprentissage neurofeedback : le rôle de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (3), pp.198. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning negative into positives! Exploiting &amp;quot;negative&amp;quot; results in Brain-Machine Interface (BMI) research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.178-189. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2019.1697143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Detection and Estimation of Working Memory States and Cognitive Functions Based on Neurophysiological Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Putze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Fairclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2018.00440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEREEGA: Simulating event-related EEG activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Pawlitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Gramann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Zander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 309, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Quantifying Users' Mental Imagery-based BCI skills: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (4), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aac577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using recent BCI literature to deepen our understanding of clinical neurofeedback: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 378, pp.225-233. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Regularization Techniques for Spatial Filter Optimization in Oscillatory EEG Regression Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Meinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Castaño-Candamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Blankertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Classification Algorithms for EEG-based Brain-Computer Interfaces: A 10-year Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aab2f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback: One of today's techniques in psychiatry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn Arns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal Versus Bimodal EEG-fMRI Neurofeedback of a Motor Imagery Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsel Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On assessing neurofeedback effects: should double-blind replace neurophysiological mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Benoît Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (10), pp.e63. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awx211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Rapid Serial Visual Presentation-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cecotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aa9817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian approaches in Brain-Computer Interfaces: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2627016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Standard Brain-Computer Interface (BCI) Training Protocols Should be Changed: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based neuroergonomics for 3D user interfaces: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying EEG Signals during Stereoscopic Visualization to Estimate Visual Comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/2758103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in User-Training for Mental-Imagery Based BCI Control: Psychological and Cognitive Factors and their Neural Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in brain research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heading for new shores! Overcoming pitfalls in BCI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Fried-Oken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kleih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing approaches to minimize or suppress calibration time in oscillatory activity-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (6), pp.871-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocorticographic Representations of Segmental Features in Continuous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Brumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysegul Gunduz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony L. Ritaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (97), pp.27. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental Imagery-Based BCI Performance from Personality, Cognitive Profile and Neurophysiological Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.23. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based workload estimation across affective contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshops of the Fifth International Brain-Computer Interface Meeting: Defining the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E. Huggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles W. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.27-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Brains, One Game: Design and Evaluation of a Multi-User BCI Video Game Based on Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grâce au numérique, on peut lire dans les pensées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaws in current human training protocols for spontaneous Brain-Computer Interfaces: lessons learned from instructional design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (568), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces: Beyond Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan B.F. van Erp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (4), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2012.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Two Novel Features for EEG-based Brain-Computer Interfaces: Multifractal Cumulants and Predictive Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79 (1), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur: Conception et Utilisation en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.289-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularizing Common Spatial Patterns to Improve BCI Designs: Unified Theory and New Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (2), pp.355-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476820v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Large Virtual Environments by Thoughts using a Brain-Computer Interface based on Motor Imagery and High-Level Commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien van Langhenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ernest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.54-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenViBE: An Open-Source Software Platform to Design, Test and Use Brain-Computer Interfaces in Real and Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres.19.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA: An inverse Solution based Feature Extraction Algorithm using Fuzzy Set Theory for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (8), pp.3253-3263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying EEG for Brain Computer Interfaces Using Gaussian Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjun Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (3), pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134966v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces, Virtual Reality, and Videogames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michitaka Hirose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (10), pp.66-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA : un nouvel algorithme d'extraction de caractéristiques pour les interfaces cerveau-ordinateur utilisant modèles inverses et modèles flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00310552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Use of Fuzzy Inference Systems for Motor Imagery Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (2), pp.322-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of classification algorithms for EEG-based brain–computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of movement intention by spatially filtered electromagnetic inverse solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1971-1989. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/51/8/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Median Nerve Stimulation-based BCI: Impact of Timing and Intensity on ERD/ERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2025 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Neuroart BCI for Health: A Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Maciej Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 11th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Post-Median Nerve Stimulation ERD to MI-BCI Expertise Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 13th International Winter Conference on Brain-Computer Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Seoul, South Korea. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCI65088.2025.10931645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian fusions of EEG-based features for motor imagery detection under propofol sedation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Mannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2025 - IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Inter-and Intra-Subject Variability of Sensorimotor Desynchronization Induced by Median Nerve Stimulation and Motor Imagery for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2025 - 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median nerve stimulation to predict MI-BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2025 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.cortico.fr/journees-cortico-2025/, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding intra-user variability in BCI : a multi-session, multi-context experimental protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - Journées COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cortico, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic view on Riemannian machine learning models for SPD matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2025 - 7th International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Malo, France. pp.142-151, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI classifiers integrating measures of variability factors: a mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroAdaptive Technology Conference 2025 (NAT'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking one-class Riemannian EEG classifiers to detect wakefulness under general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meistelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 11th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://bcisociety.org/, Jun 2025, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapped Gaussian on the manifold of Symmetric Positive Definite Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological Single trial decoding of art interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Jesus Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redmond Erin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2025 - NeuroAdaptive Technolgy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback to improve wakefulness maintenance ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEC 2024 - 5th International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating neurophysiological predictors of BCI performance on a large open source dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2024 - 9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Class Riemannian EEG Classifier to Detect Anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Neuroergonomics Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Motor-Imagery-BCI performance using Median Nerve Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2024 - The 12th International Winter Conference on Brain-Computer Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Seoul, South Korea. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCI60775.2024.10480512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging trajectories on the manifold of symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-BASED ART INTEREST DECODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Casal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring EOG markers of fatigue during motor imagery BCI use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INE - 9th Graz BCI Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median Nerve Stimulation to Detect Awake and Anesthetized States with Riemannian Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Vitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2024 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://cortico.fr/, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Riemannian EEG classifiers to detect awake and anesthetized states using median nerve stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Vitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model of individual learning to control a motor imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual cues can bias EEG Deep Learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics 2024 - The 5th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien lotte; Camille Jeunet-Kelway, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback training to improve wakefulness maintenance ability: a pilot study to develop cognitive strategies to overcome Excessive Daytime Sleepiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sleep Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rio de Janeiro, Brazil. pp.S77, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2023.11.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG single-trial decoding of visual art preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Casal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI 2024 - 9th International Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG SINGLE-TRIAL CLASSIFICATION OF VISUAL ART PREFERENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Casal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2024 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods for BCI: challenges, pitfalls and promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Riascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Molinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2024 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges towards automated art presentation brain-computer-interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSAC 2024 - Visual Science of Art Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian ElectroCardioGraphic signal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAWCN 2023 - IV Latin-American Workshop on Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Envigado, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SPD matrix representations considering cross-frequency coupling for EEG classification using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the baseline temporal selection on the ERD/ERS analysis for Motor Imagery-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Probabilistic Data-driven Model for Adaptive BCI Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2022 - 3rd Neuroadaptive Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lubenaü, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Event-Related Desynchronization variability correlated with BCI performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroXRAINE 2022 - IEEE International Conference on Metrology for eXtended Reality, Artificial Intelligence, and Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-distinctiveness-based frequency band selection on the Riemannian manifold for oscillatory activity-based BCIs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022- 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling subject perception and behaviour during neurofeedback training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2022 – 3rd Neuroadaptive Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lubenaü, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERD modulations during motor imageries relate to users’ traits and BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022 - 44th International Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634491v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying factors influencing the outcome of BCI-based post stroke motor rehabilitation towards its personalization with Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroXRAINE 2022 – IEEE International Conference on Metrology for eXtended Reality, Artificial Intelligence, and Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to use Transfer Learning for Motor Imagery Detection: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Canron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NER 2021 - 10th International IEEE/EMBS Conference on Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should frequency band selection algorithms include neurophysiological constraints?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2021 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for affective, cognitive and conative states estimation from both EEG and physiological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics Conference (NEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing The Relevance Of Neurophysiological Patterns To Predict Motor Imagery-based BCI Users' Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting EEG outliers for BCI on the Riemannian manifold using spectral clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihisa Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Rabiul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC'2020 - 42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biased feedback influences learning of Motor Imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel selection over riemannian manifold with non-stationarity consideration for brain-computer interface applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using neurophysiological predictors to predict MI-BCI users' performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an optimization of the selection of a discriminative frequency algorithm for Motor-Imagery based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards measuring states of epistemic curiosity through electroencephalographic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Ceha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeety Pramij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are users' traits informative enough to predict/explain their mental-imagery based BCI performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Classification using Riemannian Geometry approaches in Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2019 - IEEE International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Jeonseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would Motor-Imagery based BCI user training benefit from more women experimenters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC2019 - 8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and preliminary study of a neurofeedback protocol to self-regulate an EEG marker of drowsiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI Conference - 8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Artificial Learning Companions for Mental Imagery-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2018 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ile de Porquerolles, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762612v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding the influence of the experimenter on BCI performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring auditory attention with a 6 dry-electrode EEG system in real flight conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Duprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Scannella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Neuroergonomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robust Neuroadaptive HCI: Exploring Modern Machine Learning Methods to Estimate Mental Workload From EEG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems - Extended Abstracts (Late Breaking Work)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3188617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Mechanisms of Social Emotion Perception: An EEG Hyper-scanning Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaochao Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberworlds 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward distinguishing the different types of attention using EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a cognitive model of MI-BCI user training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Graz BCI Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online classification accuracy is a poor metric to study mental imagery-based bci user learning: an experimental demonstration and new metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Outreach with Teegi, a Tangible EEG Interface to Talk about Neurotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '17 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3027063.3052971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Flow in an EEG-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bonnet-Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endowing the Machine with Active Inference: A Generic Framework to Implement Adaptive BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroAdaptive Technology Conference '17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tikhonov Regularization Enhances EEG-based Spatial Filtering for Single Trial Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Meinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 7th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEANUT: Personalised Emotional Agent for Neurotechnology User-Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N 'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N 'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOBE: Tangible Out-of-Body Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI ’16 - Tangible, Embedded and Embodied Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2839462.2839486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Ability Training to Improve Mental Imagery based Brain-Computer Interface (MI-BCI) Performance: a Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in EEG-based neuroergonomics for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 1st International Neuroergonomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Electroencephalography-based Evaluation of User Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '16 - SIGCHI Conference on Human Factors in Computing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Mental Effort Evaluation during 3D Object Manipulation Tasks based on Brain and Physiological Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wobrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Graeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.472-487, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved BCI based on Human Learning Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, High1 Resort, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental-Imagery Based Brain-Computer Interface Performance from Psychometric Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">womENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Visual Comfort in Stereoscopic Displays Using Electroencephalography: A Proof-of-Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.354-362, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explanatory Feedback for User Training in Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems Man &amp; Cybernetics (IEEE SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging Covariance Matrices for EEG Signal Classification based on the CSP: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Tactile Feedback for Motor-Imagery based Brain-Computer Interaction in a Multitasking Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Spelmezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.488-505, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Evidential Study as Augmented Collective Thought Process − Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyoaki Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ookaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divesh Lala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutasinee Thovuttikul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Intelligent Information and Database Systems (ACIIDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bali, Indonesia. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15702-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Can We Learn With Standard BCI Training Approaches? A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Zone of Comfort in Stereoscopic Displays using EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '14 Extended Abstracts on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2041-2046, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559206.2581191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mind-Mirror: See Your Brain in Action in Your Head Using EEG and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Use of Electroencephalography as an Evaluation Method for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004708102140223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teegi: Tangible EEG Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST-ACM User Interface Software and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2642918.2647368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing spatial filter pairs for EEG classification based on phase synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Caramia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Audio, Speech and Signal Processing (ICASSP'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Mental and Social Stress Induction Protocol Towards Load-Invariant Physiology-Based Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physiological Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI Research at Inria Bordeaux: making BCI designs usable outside the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Iterations: Integrating Neural Activity in Evolutionary Computation for Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cutellic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for alternative feedback training approaches for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin Brain-Computer Interface Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Computer Interface Vs Walking Interface in VR: The Impact of Motor Activity on Spatial Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioubov Aguilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST'2012 - ACM symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2407336.2407359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new feature and associated optimal spatial filter for EEG signal classification: Waveform Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally assisted stereo drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Dimension of CHI (3DCHI) - Workshop at CHI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces for 3D Games: Hype or Hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Digital Games (FDG'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.325-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Band-Power Extraction Techniques for Motor Imagery Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computational Intelligence, Cognitive Algorithms, Mind, and Brain (SSCI'2011 CCMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCMB.2011.5952105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Artificial EEG Signals To Reduce BCI Calibration Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Brain-Computer Interface Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Scalp Electrical Biosignals to Control an Object by Concentration and Relaxation Tasks: Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Viciana Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the IEEE EMBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00634549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from other Subjects Helps Reducing Brain-Computer Interface Calibration Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Audio Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.614-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Regularized Common Spatial Patterns for EEG Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3712-3715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00447435v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Designs Towards a Subject-Independent Brain-Computer Interface based on Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Kai Keng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, United States. pp.4543-4546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Ambulatory Brain-Computer Interfaces: A Pilot Study with P300 Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junya Fujisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Touyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rika Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirose Michitaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Advances in Computer Entertainment Technology Conference (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Athens, Greece. pp.336-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00411284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient P300-based Brain-Computer Interface with Minimal Calibration Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistive Machine Learning for People with Disabilities symposium (NIPS'09 Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Rejection Strategies for the Design of Self-Paced EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00310878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Paced Brain-Computer Interaction with Virtual Worlds: A Quantitative and Qualitative Study “Out of the Lab”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Brain Computer Interface Workshop and Training Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graz University of Technology, Sep 2008, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00304340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur : Utilisation en Robotique et Avancées Récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de le Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA : un nouvel algorithme d'extraction de caractéristiques pour les interfaces cerveau-ordinateur utilisant modèles inverses et modèles flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134971v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA: A Novel Feature Extraction Algorithm for Brain-Computer Interfaces using Inverse Models and Fuzzy Regions of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE-EMBS international conference on neural engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hawaii - Kohala Coast, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de Données Cérébrales par Système d'Inférence Flou pour l'Utilisation d'Interfaces Cerveau-Ordinateur en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Fuzzy Inference Systems for Classification in EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Brain-Computer Interfaces Workshop and Training Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a taxonomy of variability factors in active BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 11th International BCI Meeting Building Momentum: Fostering Collaboration in BCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Banff, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAINKART : A tangible open-source fast calibration BCI for science popularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Motti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - Journées pour le COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a protocol to find neurophysiological markers of collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating EOG markers of fatigue during motor imagery BCI tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2024 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Gender Matter in Motor Imagery BCIs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Alimardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gamboa von Groll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Leeuwis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI Meeting 2023 - 10th International Balancing Innovation and Translation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. Proceedings of the 10th International BCI Meeting, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7516451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of cross-frequency phase-amplitude covariance as additional features for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent linear discriminant analysis : The first step in including covariates in EEG classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards including covariates in EEG classification -a preliminary study on simulated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI Meeting 2023 - 10th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from user interviews in BCI sessions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles (BE), Belgium. Proceedings of the 10th International BCI Meeting 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUPE MIBCI: Database with User’s Profile and EEG signals for Motor Imagery Brain Computer Interface research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ERD modulations, MI-based BCI performance and users' traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces - A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards curating personalized art exhibitions in Virtual Reality with multimodal Brain-Computer-Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas E Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSAC 2022 - Visual Science of Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Amsterdam, Netherlands. Art &amp; Perception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-specific frequency band and time segment selection with high class distinctiveness for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing a new form of BCI user learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for user training adaptation in Brain-Computer Interfaces based on mental tasks (MT-BCIs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International vBCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MI-BCI Performances correlate with subject-specific frequency band characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom! Making a case for more options for users during training in BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeety Pramij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International vBCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable outlier detection by spectral clustering on Riemannian manifold of EEG covariance matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rabiul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihisa Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2021 – 8th International Meeting of the Brain-Computer Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modelling to predict/explain MI-BCI users' performances and their progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cortico - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Preliminary Study of a Neurofeedback Protocol to reduce Drowsiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France. 19, pp.35 - 53, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of MI-BCI feedback for post-stroke and neurotypical people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria Research & Development for the Cybathlon BCI series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Audino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Measuring states of curiosity through Electroencephalography and body sensors responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Ceha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do experimenters have an influence on MI-BCI user training?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’une solution de Neurofeedback pour lutter contre la somnolence diurne excessive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using computational modelling to better understand and predict Mental-Imagery based BCI (MI-BCI) users' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2018 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Inference for Adaptive BCI: application to the P300 Speller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Asilomar, United States. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of attention types in EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCPy, an open-source python platform for offline EEG signals decoding and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interntional BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can transfer learning across motor tasks improve motor imagery BCI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and classification of learning-related mental states in EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring adaptive BCI methods to favour user learning and flow state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau Ordinateur et Neurofeedback (JJC-ICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the best motor tasks to use and calibrate SensoriMotor Rhythm Neurofeedback and Brain-Computer Interfaces? A preliminary case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rtFIN 2017 - Real-time functional Imaging and Neurofeedback conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nara, Japan. , pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-fMRI neurofeedback of a motor imagery task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsel Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Abilities Play a Major Role in BCI Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How to Use Intelligent Tutoring Systems to Adapt MI-BCI Training to Each User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cognitive And Personality Profiles On Motor-Imagery Based Brain-Computer Interface-Controlling Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress of Psychophysiology (IOP2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors drive successful BCI skill learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d'un protocole pour induire du stress et le mesurer dans des signaux physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Oscillatory Correlates Of Aesthetic Experience -A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards including patient-specific factors in BCI-based post-stroke rehabilitation using artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolution of users' subjective ratings in three Motor Imagery (MI)-based BCI sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kolodzienski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an actor-based model of the neurofeedback/BCI closed-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing open challenges in Mental Tasks (MT-)based BCI user training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual CORTICO days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving EEG Neurofeedback with Advanced Machine Learning and Signal Processing tools from Brain-Computer Interfaces Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rtFIN 2017 - real-time Functional Imaging and Neurofeedback conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nara, Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces Handbook: Technological and Theoretical Advance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang S. Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nijholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.746, In press, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. Wiley-ISTE, 2016, Maureen Clerc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. Wiley-ISTE, 2016, Maureen Clerc, 978-1-84821-826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces Cerveau-Ordinateur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. ISTE, 2016, Maureen Clerc, 978-1-78405-147-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. ISTE, 2016, 978-1-78405-148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a brain–computer interface from beginning to end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.115-141, 2025, 978-0-443-24824-5. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-24824-5.00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interaction and Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Santoianni, Gianluca Giannini, Alessandro Ciasullo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind, Body, and Digital Brains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer Nature Switzerland, pp.141-156, 2024, Integrated Science, 978-3-031-58362-9. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58363-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces cerveau-machine (Les)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à contrôler une interface cerveau-ordinateur : le projet BrainConquest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotechnologies et innovation responsable © Annales des Mines / Réalités Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-22, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à contrôler une interface cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Jamal Daafouz; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le cyber-monde : Humain et numérique en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS édition, 2020, 978-2-271-13459-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interface Contributions to Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics: The Brain at Work and in Everyday Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.43-48, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific and Technical Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality: Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.247-288, 2018, 9781786301055. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCI challenge for the signal processing community: considering the user in the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing and Machine Learning for Brain-Machine Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-33, 2018, 978-1-78561-398-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Evolution of Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang S. Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nijholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces Handbook: Technological and Theoretical Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis (CRC Press), pp.1-11, 2018, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Traps! Design Guidelines for Rigorous BCI Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Debener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press pp.1-33, 2018, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for adaptive EEG-based BCI training and operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press: Taylor &amp; Francis Group, 2017, Brain-Computer Interfaces Handbook: Technological and Theoretical Advances, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the book &amp;quot;Les interfaces cerveau-ordinateur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2016, Fondements et méthodes, 978-1-78405-148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Caractéristiques du signal EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur 1 : fondements et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain training with neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2016, 978-1-78405-148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016, 978-1-84821-963-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the book &amp;quot;Brain-Computer Interfaces 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016, 978-1-84821-826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage humain pour les interfaces cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2016, Fondements &amp; Méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de phénomènes électrophysiologiques avec OpenViBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur 2 : technologie et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner son cerveau avec le neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE editions, pp.277-292, 2016, 978-1-78406-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreational Applications of OpenViBE: Brain Invaders and Use-the-Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrai; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 2: Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 14, John Wiley; Sons, pp.241-257, 2016, 978-1-84821-963-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Centred BCI Videogame Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Nakatsu and M. Rauterberg and P. Ciancarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Games and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4560-52-8_3-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroencephalography (EEG)-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Electrical and Electronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.44, 2015, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/047134608X.W8278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on EEG Signal Processing Techniques for Mental State Recognition in Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Reck Miranda; Julien Castet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining BCI with Virtual Reality: Towards New Applications and Improved BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Pfurtscheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison, Brendan Z. and Dunne, Stephen and Leeb, Robert and Millán, José Del R. and Nijholt, Anton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Practical Brain-Computer Interfaces:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'affichage de données caractérisant l'activité cérébrale d'un individu, procédé et programme d'ordinateur associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 13/63180. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metrics of Event-Related (De)Synchronization Temporal Variability Explain Motor Imagery-based BCI Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Active Inference perspective on Neurofeedback Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the impact of mental task execution on user's state, experience and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kolodzienski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 2-in-1: Towards Integrated EEG-fMRI-Neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsel Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Fully Interpretable EEG-based BCI System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI in the media and creative industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] New European Media (NEM). 2019, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Electroencephalographic Signal Processing and Classification Techniques towards the use of Brain-Computer Interfaces in Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. INSA de Rennes, 2008. English. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Usable Electroencephalography-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Univ. Bordeaux, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01416980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When HCI Meets Neurotechnologies: What You Should Know about Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. ACM Conference on Human Factors in Computing Systems (CHI 2017), Denver, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01418705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId602"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942016v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450172v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cernera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Gemicioglu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Berezutskaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Csaky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verwoert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Carlson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiling Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Liang Lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adbfbd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kolodzienski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Monseigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04904623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Dorigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary D Brown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Casonato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemi Cerd&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciarrochi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3529357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05016135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marissens Cueva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adc48d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Gramann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dehais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ayaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vukeli&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2024.1459204" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04494654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Welter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2024.1341790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04674047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gamboa von Groll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Leeuwis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2024.2345449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04197139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02445-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Sadatnejad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Tanaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rabiul Islam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3295769" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3167262" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel F Hinss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Darmet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladouce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S Jahanpour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.838342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot R M&#252;ller-Putz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coyle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steyrl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.869700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benaroch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2033073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Cichocki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175740" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N&#8217;kaoua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti5030012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2021.102603" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abca17" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.635653" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396876v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5d5c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Joseph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102417" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.01.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02483908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSMC.2020.2968638" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H Fairclough" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2020.602504" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094863v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scannella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061324" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375400v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2019.1697143" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.05.048" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lees" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mccullagh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Maguire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2953975" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Huggins" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Guger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aarnoutse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Allison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Anderson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2019.1697163" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Putze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fairclough" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00440" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aac577" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.03.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meinel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Casta&#241;o-Candamil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blankertz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tangermann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Krol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pawlitzki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zander" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846433v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aab2f2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.11.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00193" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Beno&#238;t Vialatte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx211" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657643v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Dayan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cecotti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aa9817" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394253v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2627016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394254v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2758103" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302138v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415906v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fried-Oken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kleih" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Scherer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159171v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177685v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Subramanian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143962" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159163v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brumberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brunner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Gunduz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony L. Ritaccio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00097" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965161v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E. Huggins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W. Anderson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Batista" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863574v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larrue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00568" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B.F. van Erp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2012.107" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632546v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.10.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659822v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476820v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuntai Guan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445614v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien van Langhenhove" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamarche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernest" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477153v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres.19.1.35" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368282v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134966v3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Zhong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Girolami" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310552v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675619v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Reilly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leeb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michitaka Hirose" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134958v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134950v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134948v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/51/8/002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449194v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Maciej Rutkowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bechon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04981146v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCI65088.2025.10931645" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247041v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mannino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195827v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343695v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_15" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159681v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151171v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158268v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449184v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bouneau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Jesus Casal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmond Erin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baum" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04721899v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poeiti Abi-Saab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634709v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Cebolla Alvarez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petieau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Hashemi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04428894v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCI60775.2024.10480512" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651337v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04638039v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casal Mart&#237;nez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Redmond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ward" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Vitkova" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708878v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715315" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706552v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monseigne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.11.244" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04746676v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725503v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Annicchiarico" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-083" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634725v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579220v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04909329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ward" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04720583v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Riascos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Molinas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04372193v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290043" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077693v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787060v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740256v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931259v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641137v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871820" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03634491v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930136v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147055v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Canron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290293v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519652v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971802v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eidan Tzdaka" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902542v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611656v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Rabiul Islam" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Tanaka" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02474460v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081767v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03082849v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971795v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Ceha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Law" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111581v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924646v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Kumar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02128898v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130755v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762612v3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762978v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849104v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763019v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849055v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188617" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01863881v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochao Cui" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changle Zhou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519476v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527748v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet-Save" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519478v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527752v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484574v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gervais" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lain&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duluc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027063.3052971" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655755v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215499v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gay" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2839462.2839486" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341042v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Teillet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394255v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251014v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858525" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wobrock" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Graeff" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_35" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111843v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162415v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159146v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spelmezan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_36" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182728v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Sugiyama" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157890v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_28" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179329v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052681v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881756v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004708102140223" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025621v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642918.2647368" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052692v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cellard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982782v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Pommereau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581191" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879966v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053189v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Caramia" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ramat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802403v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843050v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cutellic" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834391v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743522v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauzeon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioubov Aguilova" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2407336.2407359" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717617v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671361v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634549v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Viciana Abad" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591574v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609161v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCMB.2011.5952105" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599325v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441670v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447435v3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396399v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Kai Keng" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411284v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junya Fujisawa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Touyama" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Ito" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirose Michitaka" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430563v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310878v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00304340v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134961v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180165v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134971v3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134956v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134951v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139405v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Meunier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Motti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151145v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069081v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114824v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meistelman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579558v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04126907v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alimardani" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7516451" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181391v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-179" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125216v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118675v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031671v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125666v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03651863v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914349v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas E Ward" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931339v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518488v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457549v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457541v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03270057v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03294731v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432459v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095124v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432446v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433970v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Audino" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095113v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434249v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847280v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796754v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947700v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762946v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849072v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762585v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849077v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542513v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656745v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426182v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285369v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285365v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089480v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088811v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879588v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030297v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930167v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936455v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931224v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065258v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656747v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655819v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang S. Nam" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nijholt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408998v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408991v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402539v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402544v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233732v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24824-5.00004-1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721871v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58363-6_10" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519179v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320878v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Er" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002174v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946095v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946504v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch5" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762573v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theiet.org/resources/books/control/brain-machine-interface.cfm" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656743v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620186v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Debener" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542504v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402594v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417027v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413424v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409032v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409001v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408972v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414106v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413408v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366873v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417017v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230571v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4560-52-8_3-1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167515v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W8278" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055103v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735932v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Faller" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Pfurtscheller" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058965v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920110v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454066v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kojima" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059420v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065384v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02522245v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504658v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356346v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01416980v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942016v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450329v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Carlson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiling Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Liang Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adbfbd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cernera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Gemicioglu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Berezutskaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Csaky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verwoert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kolodzienski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Monseigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04904623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Dorigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary D Brown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Casonato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemi Cerd&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciarrochi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3529357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05016135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marissens Cueva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adc48d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Gramann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dehais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ayaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vukeli&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2024.1459204" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04494654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Welter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2024.1341790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04674047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gamboa von Groll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Leeuwis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2024.2345449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04197139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02445-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Sadatnejad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Tanaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rabiul Islam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3295769" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel F Hinss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Darmet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladouce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S Jahanpour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.838342" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot R M&#252;ller-Putz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coyle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steyrl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.869700" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3167262" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benaroch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2033073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Cichocki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175740" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N&#8217;kaoua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti5030012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2021.102603" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abca17" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.635653" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396876v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5d5c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Joseph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102417" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02483908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSMC.2020.2968638" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.01.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H Fairclough" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2020.602504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scannella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061324" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094863v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lees" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mccullagh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Maguire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2953975" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433046v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Huggins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Guger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aarnoutse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Allison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Anderson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2019.1697163" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.05.048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2019.1697143" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Putze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fairclough" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00440" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Krol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pawlitzki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zander" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846434v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aac577" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.03.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meinel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Casta&#241;o-Candamil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blankertz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tangermann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846433v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aab2f2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.11.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00193" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Beno&#238;t Vialatte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx211" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657643v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Dayan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cecotti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aa9817" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394253v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2627016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2758103" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302138v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415906v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fried-Oken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kleih" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Scherer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159171v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brumberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brunner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Gunduz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony L. Ritaccio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00097" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177685v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Subramanian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143962" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965161v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E. Huggins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W. Anderson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Batista" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863574v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larrue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00568" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B.F. van Erp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2012.107" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632546v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.10.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659822v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476820v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuntai Guan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445614v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien van Langhenhove" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamarche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernest" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477153v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres.19.1.35" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368282v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134966v3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Zhong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Girolami" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675619v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Reilly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leeb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michitaka Hirose" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134958v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134950v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134948v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/51/8/002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116376v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bechon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449194v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Maciej Rutkowski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04981146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCI65088.2025.10931645" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247041v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mannino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195827v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114777v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151171v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343695v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_15" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159681v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114824v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Cebolla Alvarez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meistelman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158268v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449184v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bouneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Jesus Casal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmond Erin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04721899v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poeiti Abi-Saab" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696176v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634709v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petieau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Hashemi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04428894v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCI60775.2024.10480512" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708878v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715315" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04638039v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casal Mart&#237;nez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Redmond" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ward" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706552v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570975v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Vitkova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634725v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725503v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Annicchiarico" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-083" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651337v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721841v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monseigne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.11.244" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04746676v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579220v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04720583v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Riascos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Molinas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04909329v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ward" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04372193v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131609v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077693v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787060v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641137v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871820" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931259v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03634491v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930136v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147055v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Canron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290293v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519652v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971802v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eidan Tzdaka" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611656v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Rabiul Islam" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Tanaka" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902542v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02474460v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03082849v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081767v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971795v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Ceha" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Law" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111581v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924646v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Kumar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02128898v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130755v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762612v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763019v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849104v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849055v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188617" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01863881v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochao Cui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changle Zhou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519476v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519478v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484574v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gervais" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lain&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duluc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027063.3052971" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527748v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet-Save" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527752v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655755v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215499v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gay" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2839462.2839486" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341042v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Teillet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394255v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251014v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858525" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157896v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wobrock" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Graeff" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_35" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111843v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162415v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157890v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_28" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179329v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182728v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Sugiyama" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159146v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spelmezan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_36" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052692v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cellard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982782v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Pommereau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581191" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052681v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881756v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004708102140223" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025621v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642918.2647368" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053189v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Caramia" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ramat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879966v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802403v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843050v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cutellic" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834391v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743522v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauzeon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioubov Aguilova" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2407336.2407359" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717617v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671361v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591574v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609161v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCMB.2011.5952105" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599325v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634549v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Viciana Abad" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441670v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447435v3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396399v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Kai Keng" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411284v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junya Fujisawa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Touyama" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Ito" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirose Michitaka" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430563v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310878v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00304340v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180165v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134971v3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134961v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134956v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134951v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151145v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139405v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Meunier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Motti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069081v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579558v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04126907v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alimardani" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7516451" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181391v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-179" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118675v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031671v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125216v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125666v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03651863v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914349v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas E Ward" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931339v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518488v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457541v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03270057v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457549v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03294731v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432459v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432446v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095124v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433970v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Audino" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434249v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095113v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947700v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847280v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796754v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762946v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849072v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762585v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849077v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542513v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656745v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426182v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285369v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285365v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088811v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089480v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879588v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030297v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930167v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936455v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931224v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065258v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656747v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655819v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang S. Nam" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nijholt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408998v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408991v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402539v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402544v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233732v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24824-5.00004-1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721871v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58363-6_10" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519179v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320878v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Er" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002174v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946095v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946504v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch5" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762573v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theiet.org/resources/books/control/brain-machine-interface.cfm" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656743v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620186v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Debener" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542504v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402594v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417027v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413424v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408972v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409032v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409001v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414106v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417017v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413408v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366873v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230571v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4560-52-8_3-1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167515v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W8278" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055103v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735932v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Faller" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Pfurtscheller" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058965v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920110v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454066v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kojima" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059420v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065384v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02522245v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504658v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356346v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01416980v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>