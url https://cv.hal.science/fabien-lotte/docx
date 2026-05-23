--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Lotte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Aware visualization of high dimensional Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NERVE-ML (neural engineering reproducibility and validity essentials for machine learning) checklist: ensuring machine learning advances neural engineering *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Liang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.021002. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adbfbd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master classes of the tenth international brain–computer interface meeting: showcasing the research of BCI trainees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cernera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Gemicioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Berezutskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Csaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verwoert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adb335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of users’ subjective experience over three training sessions with an EEG Motor-Imagery Brain–Computer Interface (MI-BCI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kolodzienski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1872, pp.150085. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2025.150085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Science and Society: the Vision of USERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary D Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Casonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemi Cerdà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciarrochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.15993-16054. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2025.3529357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable predictor of BCI motor imagery performance using median nerve stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adc48d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science to support replicability in neuroergonomic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Gramann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ayaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vukelić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.1459204. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2024.1459204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological decoding of visual aesthetic preference with oscillatory electroencephalogram features—A mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2024.1341790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale investigation of the effect of gender on mu rhythm suppression in motor imagery brain-computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gamboa von Groll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Leeuwis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2024.2345449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large EEG database with users’ profile information for motor imagery brain-computer interface research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.580. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02445-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex EEG data distribution on the Riemannian manifold toward outlier detection and multimodal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihisa Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rabiul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 72 (2), pp.377 - 387. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3295769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective on the First Passive Brain-Computer Interface Competition on Cross-Session Workload Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel F Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ladouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie S Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.838342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Long Term User Training and Preparation to Succeed in a Closed-Loop BCI Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot R Müller-Putz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Steyrl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2022.869700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian channel selection for BCI with between-session non-stationarity reduction capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3167262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should MI-BCI feature optimization include prior knowledge, and which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2033073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPyC, an Open-Source Python Toolbox for Offline Electroencephalographic and Physiological Signals Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21175740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Session Influence of Two Modalities of Feedback and Their Order of Presentation on MI-BCI User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti5030012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenters Influence on Mental-Imagery based Brain-Computer Interface User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102603. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2021.102603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of user training methods in brain computer interfaces based on mental tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/abca17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term BCI Training of a Tetraplegic User: Adaptive Riemannian Classifiers and User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.635653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active inference as a unifying, generic and adaptive framework for a P300-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.016054. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ab5d5c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why we should systematically assess, control and report somatosensory impairments in BCI-based motor rehabilitation after stroke studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern machine learning algorithms to classify cognitive and affective states from electroencephalography signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems, Man, and Cybernetics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSMC.2020.2968638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Neurofeedback: a challenge for integrative clinical neurophysiological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Challenges in Neurotechnology and System Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen H Fairclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2020.602504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical learning companion for Mental-Imagery BCI User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.102380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Pilot’s Mental Workload Using ERPs and Spectral Power with a Six-Dry-Electrode EEG System in Real Flight Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Duprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Scannella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.1324. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19061324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG neurofeedback research A fertile ground for psychiatry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (3), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed of rapid serial visual presentation of pictures, numbers and words affects event-related potential-based detection accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2019.2953975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshops of the seventh international brain-computer interface meeting: not getting lost in translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Huggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Aarnoutse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.71-101. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2019.1697163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus cognitifs et neurophysiologiques sous-tendant l’apprentissage neurofeedback : le rôle de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (3), pp.198. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning negative into positives! Exploiting &amp;quot;negative&amp;quot; results in Brain-Machine Interface (BMI) research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.178-189. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2019.1697143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Detection and Estimation of Working Memory States and Cognitive Functions Based on Neurophysiological Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Putze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Fairclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2018.00440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEREEGA: Simulating event-related EEG activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Pawlitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Gramann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Zander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 309, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Quantifying Users' Mental Imagery-based BCI skills: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (4), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aac577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using recent BCI literature to deepen our understanding of clinical neurofeedback: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 378, pp.225-233. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Regularization Techniques for Spatial Filter Optimization in Oscillatory EEG Regression Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Meinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Castaño-Candamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Blankertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Classification Algorithms for EEG-based Brain-Computer Interfaces: A 10-year Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aab2f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback: One of today's techniques in psychiatry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn Arns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal Versus Bimodal EEG-fMRI Neurofeedback of a Motor Imagery Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsel Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On assessing neurofeedback effects: should double-blind replace neurophysiological mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Benoît Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (10), pp.e63. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awx211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Rapid Serial Visual Presentation-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cecotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aa9817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian approaches in Brain-Computer Interfaces: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2627016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Standard Brain-Computer Interface (BCI) Training Protocols Should be Changed: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based neuroergonomics for 3D user interfaces: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying EEG Signals during Stereoscopic Visualization to Estimate Visual Comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/2758103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in User-Training for Mental-Imagery Based BCI Control: Psychological and Cognitive Factors and their Neural Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in brain research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heading for new shores! Overcoming pitfalls in BCI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Fried-Oken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kleih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing approaches to minimize or suppress calibration time in oscillatory activity-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (6), pp.871-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocorticographic Representations of Segmental Features in Continuous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Brumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysegul Gunduz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony L. Ritaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (97), pp.27. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental Imagery-Based BCI Performance from Personality, Cognitive Profile and Neurophysiological Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.23. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based workload estimation across affective contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshops of the Fifth International Brain-Computer Interface Meeting: Defining the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E. Huggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles W. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.27-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Brains, One Game: Design and Evaluation of a Multi-User BCI Video Game Based on Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grâce au numérique, on peut lire dans les pensées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaws in current human training protocols for spontaneous Brain-Computer Interfaces: lessons learned from instructional design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (568), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces: Beyond Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan B.F. van Erp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (4), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2012.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Two Novel Features for EEG-based Brain-Computer Interfaces: Multifractal Cumulants and Predictive Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79 (1), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur: Conception et Utilisation en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.289-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularizing Common Spatial Patterns to Improve BCI Designs: Unified Theory and New Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (2), pp.355-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476820v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Large Virtual Environments by Thoughts using a Brain-Computer Interface based on Motor Imagery and High-Level Commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien van Langhenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ernest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.54-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenViBE: An Open-Source Software Platform to Design, Test and Use Brain-Computer Interfaces in Real and Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres.19.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA: An inverse Solution based Feature Extraction Algorithm using Fuzzy Set Theory for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (8), pp.3253-3263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying EEG for Brain Computer Interfaces Using Gaussian Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjun Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (3), pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134966v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces, Virtual Reality, and Videogames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michitaka Hirose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (10), pp.66-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA : un nouvel algorithme d'extraction de caractéristiques pour les interfaces cerveau-ordinateur utilisant modèles inverses et modèles flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00310552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Use of Fuzzy Inference Systems for Motor Imagery Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (2), pp.322-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of classification algorithms for EEG-based brain–computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of movement intention by spatially filtered electromagnetic inverse solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1971-1989. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/51/8/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Median Nerve Stimulation-based BCI: Impact of Timing and Intensity on ERD/ERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2025 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Neuroart BCI for Health: A Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Maciej Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 11th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Post-Median Nerve Stimulation ERD to MI-BCI Expertise Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 13th International Winter Conference on Brain-Computer Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Seoul, South Korea. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCI65088.2025.10931645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian fusions of EEG-based features for motor imagery detection under propofol sedation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Mannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2025 - IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Inter-and Intra-Subject Variability of Sensorimotor Desynchronization Induced by Median Nerve Stimulation and Motor Imagery for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2025 - 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median nerve stimulation to predict MI-BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2025 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.cortico.fr/journees-cortico-2025/, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding intra-user variability in BCI : a multi-session, multi-context experimental protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - Journées COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cortico, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic view on Riemannian machine learning models for SPD matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2025 - 7th International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Malo, France. pp.142-151, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI classifiers integrating measures of variability factors: a mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroAdaptive Technology Conference 2025 (NAT'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking one-class Riemannian EEG classifiers to detect wakefulness under general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meistelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 11th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://bcisociety.org/, Jun 2025, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapped Gaussian on the manifold of Symmetric Positive Definite Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological Single trial decoding of art interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Jesus Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redmond Erin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2025 - NeuroAdaptive Technolgy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback to improve wakefulness maintenance ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEC 2024 - 5th International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating neurophysiological predictors of BCI performance on a large open source dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2024 - 9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Class Riemannian EEG Classifier to Detect Anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Neuroergonomics Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Motor-Imagery-BCI performance using Median Nerve Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2024 - The 12th International Winter Conference on Brain-Computer Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Seoul, South Korea. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCI60775.2024.10480512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging trajectories on the manifold of symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-BASED ART INTEREST DECODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Casal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring EOG markers of fatigue during motor imagery BCI use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INE - 9th Graz BCI Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median Nerve Stimulation to Detect Awake and Anesthetized States with Riemannian Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Vitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2024 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://cortico.fr/, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Riemannian EEG classifiers to detect awake and anesthetized states using median nerve stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Vitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model of individual learning to control a motor imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual cues can bias EEG Deep Learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics 2024 - The 5th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien lotte; Camille Jeunet-Kelway, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback training to improve wakefulness maintenance ability: a pilot study to develop cognitive strategies to overcome Excessive Daytime Sleepiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sleep Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rio de Janeiro, Brazil. pp.S77, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2023.11.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG single-trial decoding of visual art preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Casal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI 2024 - 9th International Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG SINGLE-TRIAL CLASSIFICATION OF VISUAL ART PREFERENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Casal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2024 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods for BCI: challenges, pitfalls and promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Riascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Molinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2024 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges towards automated art presentation brain-computer-interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSAC 2024 - Visual Science of Art Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian ElectroCardioGraphic signal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAWCN 2023 - IV Latin-American Workshop on Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Envigado, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SPD matrix representations considering cross-frequency coupling for EEG classification using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the baseline temporal selection on the ERD/ERS analysis for Motor Imagery-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Probabilistic Data-driven Model for Adaptive BCI Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2022 - 3rd Neuroadaptive Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lubenaü, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Event-Related Desynchronization variability correlated with BCI performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroXRAINE 2022 - IEEE International Conference on Metrology for eXtended Reality, Artificial Intelligence, and Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-distinctiveness-based frequency band selection on the Riemannian manifold for oscillatory activity-based BCIs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022- 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling subject perception and behaviour during neurofeedback training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2022 – 3rd Neuroadaptive Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lubenaü, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERD modulations during motor imageries relate to users’ traits and BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022 - 44th International Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634491v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying factors influencing the outcome of BCI-based post stroke motor rehabilitation towards its personalization with Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroXRAINE 2022 – IEEE International Conference on Metrology for eXtended Reality, Artificial Intelligence, and Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to use Transfer Learning for Motor Imagery Detection: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Canron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NER 2021 - 10th International IEEE/EMBS Conference on Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should frequency band selection algorithms include neurophysiological constraints?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2021 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for affective, cognitive and conative states estimation from both EEG and physiological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics Conference (NEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing The Relevance Of Neurophysiological Patterns To Predict Motor Imagery-based BCI Users' Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting EEG outliers for BCI on the Riemannian manifold using spectral clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihisa Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Rabiul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC'2020 - 42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biased feedback influences learning of Motor Imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel selection over riemannian manifold with non-stationarity consideration for brain-computer interface applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using neurophysiological predictors to predict MI-BCI users' performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an optimization of the selection of a discriminative frequency algorithm for Motor-Imagery based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards measuring states of epistemic curiosity through electroencephalographic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Ceha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeety Pramij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are users' traits informative enough to predict/explain their mental-imagery based BCI performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Classification using Riemannian Geometry approaches in Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2019 - IEEE International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Jeonseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would Motor-Imagery based BCI user training benefit from more women experimenters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC2019 - 8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and preliminary study of a neurofeedback protocol to self-regulate an EEG marker of drowsiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI Conference - 8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Artificial Learning Companions for Mental Imagery-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2018 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ile de Porquerolles, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762612v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding the influence of the experimenter on BCI performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring auditory attention with a 6 dry-electrode EEG system in real flight conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Duprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Scannella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Neuroergonomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robust Neuroadaptive HCI: Exploring Modern Machine Learning Methods to Estimate Mental Workload From EEG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems - Extended Abstracts (Late Breaking Work)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3188617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Mechanisms of Social Emotion Perception: An EEG Hyper-scanning Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaochao Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberworlds 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward distinguishing the different types of attention using EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a cognitive model of MI-BCI user training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Graz BCI Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online classification accuracy is a poor metric to study mental imagery-based bci user learning: an experimental demonstration and new metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Outreach with Teegi, a Tangible EEG Interface to Talk about Neurotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '17 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3027063.3052971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Flow in an EEG-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bonnet-Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endowing the Machine with Active Inference: A Generic Framework to Implement Adaptive BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroAdaptive Technology Conference '17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tikhonov Regularization Enhances EEG-based Spatial Filtering for Single Trial Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Meinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 7th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEANUT: Personalised Emotional Agent for Neurotechnology User-Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N 'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N 'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOBE: Tangible Out-of-Body Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI ’16 - Tangible, Embedded and Embodied Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2839462.2839486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Ability Training to Improve Mental Imagery based Brain-Computer Interface (MI-BCI) Performance: a Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in EEG-based neuroergonomics for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 1st International Neuroergonomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Electroencephalography-based Evaluation of User Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '16 - SIGCHI Conference on Human Factors in Computing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Mental Effort Evaluation during 3D Object Manipulation Tasks based on Brain and Physiological Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wobrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Graeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.472-487, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved BCI based on Human Learning Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, High1 Resort, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental-Imagery Based Brain-Computer Interface Performance from Psychometric Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">womENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Visual Comfort in Stereoscopic Displays Using Electroencephalography: A Proof-of-Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.354-362, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explanatory Feedback for User Training in Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems Man &amp; Cybernetics (IEEE SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging Covariance Matrices for EEG Signal Classification based on the CSP: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Tactile Feedback for Motor-Imagery based Brain-Computer Interaction in a Multitasking Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Spelmezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.488-505, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Evidential Study as Augmented Collective Thought Process − Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyoaki Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ookaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divesh Lala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutasinee Thovuttikul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Intelligent Information and Database Systems (ACIIDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bali, Indonesia. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15702-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Can We Learn With Standard BCI Training Approaches? A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Zone of Comfort in Stereoscopic Displays using EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '14 Extended Abstracts on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2041-2046, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559206.2581191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mind-Mirror: See Your Brain in Action in Your Head Using EEG and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Use of Electroencephalography as an Evaluation Method for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004708102140223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teegi: Tangible EEG Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST-ACM User Interface Software and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2642918.2647368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing spatial filter pairs for EEG classification based on phase synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Caramia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Audio, Speech and Signal Processing (ICASSP'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Mental and Social Stress Induction Protocol Towards Load-Invariant Physiology-Based Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physiological Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI Research at Inria Bordeaux: making BCI designs usable outside the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Iterations: Integrating Neural Activity in Evolutionary Computation for Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cutellic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for alternative feedback training approaches for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin Brain-Computer Interface Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Computer Interface Vs Walking Interface in VR: The Impact of Motor Activity on Spatial Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioubov Aguilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST'2012 - ACM symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2407336.2407359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new feature and associated optimal spatial filter for EEG signal classification: Waveform Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally assisted stereo drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Dimension of CHI (3DCHI) - Workshop at CHI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces for 3D Games: Hype or Hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Digital Games (FDG'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.325-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Band-Power Extraction Techniques for Motor Imagery Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computational Intelligence, Cognitive Algorithms, Mind, and Brain (SSCI'2011 CCMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCMB.2011.5952105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Artificial EEG Signals To Reduce BCI Calibration Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Brain-Computer Interface Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Scalp Electrical Biosignals to Control an Object by Concentration and Relaxation Tasks: Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Viciana Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the IEEE EMBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00634549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from other Subjects Helps Reducing Brain-Computer Interface Calibration Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Audio Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.614-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Regularized Common Spatial Patterns for EEG Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3712-3715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00447435v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Designs Towards a Subject-Independent Brain-Computer Interface based on Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Kai Keng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, United States. pp.4543-4546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Ambulatory Brain-Computer Interfaces: A Pilot Study with P300 Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junya Fujisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Touyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rika Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirose Michitaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Advances in Computer Entertainment Technology Conference (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Athens, Greece. pp.336-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00411284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient P300-based Brain-Computer Interface with Minimal Calibration Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistive Machine Learning for People with Disabilities symposium (NIPS'09 Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Rejection Strategies for the Design of Self-Paced EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00310878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Paced Brain-Computer Interaction with Virtual Worlds: A Quantitative and Qualitative Study “Out of the Lab”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Brain Computer Interface Workshop and Training Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graz University of Technology, Sep 2008, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00304340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur : Utilisation en Robotique et Avancées Récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de le Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA : un nouvel algorithme d'extraction de caractéristiques pour les interfaces cerveau-ordinateur utilisant modèles inverses et modèles flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134971v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA: A Novel Feature Extraction Algorithm for Brain-Computer Interfaces using Inverse Models and Fuzzy Regions of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE-EMBS international conference on neural engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hawaii - Kohala Coast, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de Données Cérébrales par Système d'Inférence Flou pour l'Utilisation d'Interfaces Cerveau-Ordinateur en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Fuzzy Inference Systems for Classification in EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Brain-Computer Interfaces Workshop and Training Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a taxonomy of variability factors in active BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 11th International BCI Meeting Building Momentum: Fostering Collaboration in BCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Banff, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAINKART : A tangible open-source fast calibration BCI for science popularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Motti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - Journées pour le COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a protocol to find neurophysiological markers of collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating EOG markers of fatigue during motor imagery BCI tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2024 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Gender Matter in Motor Imagery BCIs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Alimardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gamboa von Groll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Leeuwis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI Meeting 2023 - 10th International Balancing Innovation and Translation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. Proceedings of the 10th International BCI Meeting, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7516451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of cross-frequency phase-amplitude covariance as additional features for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent linear discriminant analysis : The first step in including covariates in EEG classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards including covariates in EEG classification -a preliminary study on simulated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI Meeting 2023 - 10th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from user interviews in BCI sessions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles (BE), Belgium. Proceedings of the 10th International BCI Meeting 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUPE MIBCI: Database with User’s Profile and EEG signals for Motor Imagery Brain Computer Interface research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ERD modulations, MI-based BCI performance and users' traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces - A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards curating personalized art exhibitions in Virtual Reality with multimodal Brain-Computer-Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas E Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSAC 2022 - Visual Science of Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Amsterdam, Netherlands. Art &amp; Perception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-specific frequency band and time segment selection with high class distinctiveness for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing a new form of BCI user learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for user training adaptation in Brain-Computer Interfaces based on mental tasks (MT-BCIs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International vBCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MI-BCI Performances correlate with subject-specific frequency band characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom! Making a case for more options for users during training in BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeety Pramij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International vBCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable outlier detection by spectral clustering on Riemannian manifold of EEG covariance matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rabiul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihisa Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2021 – 8th International Meeting of the Brain-Computer Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modelling to predict/explain MI-BCI users' performances and their progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cortico - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Preliminary Study of a Neurofeedback Protocol to reduce Drowsiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France. 19, pp.35 - 53, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of MI-BCI feedback for post-stroke and neurotypical people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria Research & Development for the Cybathlon BCI series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Audino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Measuring states of curiosity through Electroencephalography and body sensors responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Ceha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do experimenters have an influence on MI-BCI user training?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’une solution de Neurofeedback pour lutter contre la somnolence diurne excessive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using computational modelling to better understand and predict Mental-Imagery based BCI (MI-BCI) users' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2018 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Inference for Adaptive BCI: application to the P300 Speller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Asilomar, United States. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of attention types in EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCPy, an open-source python platform for offline EEG signals decoding and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interntional BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can transfer learning across motor tasks improve motor imagery BCI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and classification of learning-related mental states in EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring adaptive BCI methods to favour user learning and flow state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau Ordinateur et Neurofeedback (JJC-ICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the best motor tasks to use and calibrate SensoriMotor Rhythm Neurofeedback and Brain-Computer Interfaces? A preliminary case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rtFIN 2017 - Real-time functional Imaging and Neurofeedback conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nara, Japan. , pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-fMRI neurofeedback of a motor imagery task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsel Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Abilities Play a Major Role in BCI Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How to Use Intelligent Tutoring Systems to Adapt MI-BCI Training to Each User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cognitive And Personality Profiles On Motor-Imagery Based Brain-Computer Interface-Controlling Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress of Psychophysiology (IOP2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors drive successful BCI skill learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d'un protocole pour induire du stress et le mesurer dans des signaux physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Oscillatory Correlates Of Aesthetic Experience -A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards including patient-specific factors in BCI-based post-stroke rehabilitation using artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolution of users' subjective ratings in three Motor Imagery (MI)-based BCI sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kolodzienski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an actor-based model of the neurofeedback/BCI closed-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing open challenges in Mental Tasks (MT-)based BCI user training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual CORTICO days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving EEG Neurofeedback with Advanced Machine Learning and Signal Processing tools from Brain-Computer Interfaces Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rtFIN 2017 - real-time Functional Imaging and Neurofeedback conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nara, Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces Handbook: Technological and Theoretical Advance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang S. Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nijholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.746, In press, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. Wiley-ISTE, 2016, Maureen Clerc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. Wiley-ISTE, 2016, Maureen Clerc, 978-1-84821-826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces Cerveau-Ordinateur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. ISTE, 2016, Maureen Clerc, 978-1-78405-147-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. ISTE, 2016, 978-1-78405-148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a brain–computer interface from beginning to end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.115-141, 2025, 978-0-443-24824-5. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-24824-5.00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interaction and Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Santoianni, Gianluca Giannini, Alessandro Ciasullo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind, Body, and Digital Brains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer Nature Switzerland, pp.141-156, 2024, Integrated Science, 978-3-031-58362-9. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58363-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces cerveau-machine (Les)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à contrôler une interface cerveau-ordinateur : le projet BrainConquest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotechnologies et innovation responsable © Annales des Mines / Réalités Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-22, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à contrôler une interface cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Jamal Daafouz; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le cyber-monde : Humain et numérique en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS édition, 2020, 978-2-271-13459-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interface Contributions to Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics: The Brain at Work and in Everyday Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.43-48, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific and Technical Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality: Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.247-288, 2018, 9781786301055. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCI challenge for the signal processing community: considering the user in the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing and Machine Learning for Brain-Machine Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-33, 2018, 978-1-78561-398-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Evolution of Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang S. Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nijholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces Handbook: Technological and Theoretical Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis (CRC Press), pp.1-11, 2018, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Traps! Design Guidelines for Rigorous BCI Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Debener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press pp.1-33, 2018, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for adaptive EEG-based BCI training and operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press: Taylor &amp; Francis Group, 2017, Brain-Computer Interfaces Handbook: Technological and Theoretical Advances, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the book &amp;quot;Les interfaces cerveau-ordinateur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2016, Fondements et méthodes, 978-1-78405-148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Caractéristiques du signal EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur 1 : fondements et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain training with neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2016, 978-1-78405-148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016, 978-1-84821-963-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the book &amp;quot;Brain-Computer Interfaces 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016, 978-1-84821-826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage humain pour les interfaces cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2016, Fondements &amp; Méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de phénomènes électrophysiologiques avec OpenViBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur 2 : technologie et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner son cerveau avec le neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE editions, pp.277-292, 2016, 978-1-78406-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreational Applications of OpenViBE: Brain Invaders and Use-the-Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrai; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 2: Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 14, John Wiley; Sons, pp.241-257, 2016, 978-1-84821-963-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Centred BCI Videogame Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Nakatsu and M. Rauterberg and P. Ciancarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Games and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4560-52-8_3-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroencephalography (EEG)-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Electrical and Electronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.44, 2015, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/047134608X.W8278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on EEG Signal Processing Techniques for Mental State Recognition in Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Reck Miranda; Julien Castet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining BCI with Virtual Reality: Towards New Applications and Improved BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Pfurtscheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison, Brendan Z. and Dunne, Stephen and Leeb, Robert and Millán, José Del R. and Nijholt, Anton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Practical Brain-Computer Interfaces:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'affichage de données caractérisant l'activité cérébrale d'un individu, procédé et programme d'ordinateur associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 13/63180. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metrics of Event-Related (De)Synchronization Temporal Variability Explain Motor Imagery-based BCI Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Active Inference perspective on Neurofeedback Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the impact of mental task execution on user's state, experience and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kolodzienski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 2-in-1: Towards Integrated EEG-fMRI-Neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsel Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Fully Interpretable EEG-based BCI System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI in the media and creative industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] New European Media (NEM). 2019, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Electroencephalographic Signal Processing and Classification Techniques towards the use of Brain-Computer Interfaces in Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. INSA de Rennes, 2008. English. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Usable Electroencephalography-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Univ. Bordeaux, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01416980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When HCI Meets Neurotechnologies: What You Should Know about Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. ACM Conference on Human Factors in Computing Systems (CHI 2017), Denver, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01418705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId602"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Lotte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Aware visualization of high dimensional Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NERVE-ML (neural engineering reproducibility and validity essentials for machine learning) checklist: ensuring machine learning advances neural engineering *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Liang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.021002. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adbfbd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master classes of the tenth international brain–computer interface meeting: showcasing the research of BCI trainees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cernera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Gemicioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Berezutskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Csaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verwoert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adb335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of users’ subjective experience over three training sessions with an EEG Motor-Imagery Brain–Computer Interface (MI-BCI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kolodzienski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1872, pp.150085. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2025.150085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Science and Society: the Vision of USERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary D Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Casonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemi Cerdà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ciarrochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.15993-16054. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2025.3529357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable predictor of BCI motor imagery performance using median nerve stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adc48d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science to support replicability in neuroergonomic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Gramann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ayaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vukelić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.1459204. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2024.1459204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological decoding of visual aesthetic preference with oscillatory electroencephalogram features—A mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2024.1341790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale investigation of the effect of gender on mu rhythm suppression in motor imagery brain-computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gamboa von Groll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Leeuwis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2024.2345449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large EEG database with users’ profile information for motor imagery brain-computer interface research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.580. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02445-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex EEG data distribution on the Riemannian manifold toward outlier detection and multimodal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihisa Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rabiul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 72 (2), pp.377 - 387. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3295769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective on the First Passive Brain-Computer Interface Competition on Cross-Session Workload Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel F Hinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ladouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie S Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.838342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Long Term User Training and Preparation to Succeed in a Closed-Loop BCI Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot R Müller-Putz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Steyrl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2022.869700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian channel selection for BCI with between-session non-stationarity reduction capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3167262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should MI-BCI feature optimization include prior knowledge, and which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2033073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Session Influence of Two Modalities of Feedback and Their Order of Presentation on MI-BCI User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti5030012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenters Influence on Mental-Imagery based Brain-Computer Interface User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102603. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2021.102603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of user training methods in brain computer interfaces based on mental tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/abca17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term BCI Training of a Tetraplegic User: Adaptive Riemannian Classifiers and User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.635653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPyC, an Open-Source Python Toolbox for Offline Electroencephalographic and Physiological Signals Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21175740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why we should systematically assess, control and report somatosensory impairments in BCI-based motor rehabilitation after stroke studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern machine learning algorithms to classify cognitive and affective states from electroencephalography signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems, Man, and Cybernetics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSMC.2020.2968638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Neurofeedback: a challenge for integrative clinical neurophysiological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Challenges in Neurotechnology and System Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen H Fairclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2020.602504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical learning companion for Mental-Imagery BCI User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.102380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active inference as a unifying, generic and adaptive framework for a P300-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.016054. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ab5d5c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Pilot’s Mental Workload Using ERPs and Spectral Power with a Six-Dry-Electrode EEG System in Real Flight Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Duprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Scannella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.1324. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19061324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG neurofeedback research A fertile ground for psychiatry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (3), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed of rapid serial visual presentation of pictures, numbers and words affects event-related potential-based detection accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2019.2953975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshops of the seventh international brain-computer interface meeting: not getting lost in translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Huggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Aarnoutse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.71-101. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2019.1697163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus cognitifs et neurophysiologiques sous-tendant l’apprentissage neurofeedback : le rôle de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (3), pp.198. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning negative into positives! Exploiting &amp;quot;negative&amp;quot; results in Brain-Machine Interface (BMI) research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.178-189. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2019.1697143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEREEGA: Simulating event-related EEG activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Pawlitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Gramann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Zander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 309, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using recent BCI literature to deepen our understanding of clinical neurofeedback: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 378, pp.225-233. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Quantifying Users' Mental Imagery-based BCI skills: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (4), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aac577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Regularization Techniques for Spatial Filter Optimization in Oscillatory EEG Regression Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Meinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Castaño-Candamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Blankertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Classification Algorithms for EEG-based Brain-Computer Interfaces: A 10-year Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aab2f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Detection and Estimation of Working Memory States and Cognitive Functions Based on Neurophysiological Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Putze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Fairclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Herff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2018.00440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal Versus Bimodal EEG-fMRI Neurofeedback of a Motor Imagery Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsel Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On assessing neurofeedback effects: should double-blind replace neurophysiological mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Benoît Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (10), pp.e63. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awx211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Rapid Serial Visual Presentation-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cecotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aa9817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian approaches in Brain-Computer Interfaces: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2627016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback: One of today's techniques in psychiatry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn Arns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Standard Brain-Computer Interface (BCI) Training Protocols Should be Changed: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based neuroergonomics for 3D user interfaces: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying EEG Signals during Stereoscopic Visualization to Estimate Visual Comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/2758103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in User-Training for Mental-Imagery Based BCI Control: Psychological and Cognitive Factors and their Neural Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in brain research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heading for new shores! Overcoming pitfalls in BCI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Fried-Oken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kleih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocorticographic Representations of Segmental Features in Continuous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Brumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysegul Gunduz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony L. Ritaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (97), pp.27. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental Imagery-Based BCI Performance from Personality, Cognitive Profile and Neurophysiological Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.23. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing approaches to minimize or suppress calibration time in oscillatory activity-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (6), pp.871-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshops of the Fifth International Brain-Computer Interface Meeting: Defining the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E. Huggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles W. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.27-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based workload estimation across affective contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Brains, One Game: Design and Evaluation of a Multi-User BCI Video Game Based on Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grâce au numérique, on peut lire dans les pensées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaws in current human training protocols for spontaneous Brain-Computer Interfaces: lessons learned from instructional design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (568), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces: Beyond Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan B.F. van Erp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (4), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2012.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Two Novel Features for EEG-based Brain-Computer Interfaces: Multifractal Cumulants and Predictive Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79 (1), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur: Conception et Utilisation en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.289-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularizing Common Spatial Patterns to Improve BCI Designs: Unified Theory and New Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (2), pp.355-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476820v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenViBE: An Open-Source Software Platform to Design, Test and Use Brain-Computer Interfaces in Real and Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres.19.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Large Virtual Environments by Thoughts using a Brain-Computer Interface based on Motor Imagery and High-Level Commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien van Langhenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ernest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.54-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00445614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA: An inverse Solution based Feature Extraction Algorithm using Fuzzy Set Theory for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (8), pp.3253-3263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces, Virtual Reality, and Videogames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michitaka Hirose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (10), pp.66-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA : un nouvel algorithme d'extraction de caractéristiques pour les interfaces cerveau-ordinateur utilisant modèles inverses et modèles flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00310552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying EEG for Brain Computer Interfaces Using Gaussian Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjun Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (3), pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134966v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Use of Fuzzy Inference Systems for Motor Imagery Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (2), pp.322-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of classification algorithms for EEG-based brain–computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of movement intention by spatially filtered electromagnetic inverse solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1971-1989. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/51/8/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Neuroart BCI for Health: A Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Maciej Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 11th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Median Nerve Stimulation-based BCI: Impact of Timing and Intensity on ERD/ERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2025 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Post-Median Nerve Stimulation ERD to MI-BCI Expertise Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 13th International Winter Conference on Brain-Computer Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Seoul, South Korea. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCI65088.2025.10931645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian fusions of EEG-based features for motor imagery detection under propofol sedation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Mannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2025 - IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Inter-and Intra-Subject Variability of Sensorimotor Desynchronization Induced by Median Nerve Stimulation and Motor Imagery for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2025 - 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median nerve stimulation to predict MI-BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2025 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.cortico.fr/journees-cortico-2025/, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI classifiers integrating measures of variability factors: a mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroAdaptive Technology Conference 2025 (NAT'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic view on Riemannian machine learning models for SPD matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2025 - 7th International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Malo, France. pp.142-151, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding intra-user variability in BCI : a multi-session, multi-context experimental protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - Journées COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cortico, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking one-class Riemannian EEG classifiers to detect wakefulness under general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meistelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 11th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://bcisociety.org/, Jun 2025, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapped Gaussian on the manifold of Symmetric Positive Definite Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological Single trial decoding of art interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Jesus Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redmond Erin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2025 - NeuroAdaptive Technolgy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-BASED ART INTEREST DECODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Casal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median Nerve Stimulation to Detect Awake and Anesthetized States with Riemannian Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Vitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2024 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://cortico.fr/, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging trajectories on the manifold of symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring EOG markers of fatigue during motor imagery BCI use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INE - 9th Graz BCI Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Riemannian EEG classifiers to detect awake and anesthetized states using median nerve stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Vitkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model of individual learning to control a motor imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual cues can bias EEG Deep Learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics 2024 - The 5th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien lotte; Camille Jeunet-Kelway, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG single-trial decoding of visual art preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Casal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI 2024 - 9th International Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback training to improve wakefulness maintenance ability: a pilot study to develop cognitive strategies to overcome Excessive Daytime Sleepiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sleep Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rio de Janeiro, Brazil. pp.S77, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2023.11.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG SINGLE-TRIAL CLASSIFICATION OF VISUAL ART PREFERENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Casal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2024 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods for BCI: challenges, pitfalls and promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Riascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Molinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2024 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges towards automated art presentation brain-computer-interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSAC 2024 - Visual Science of Art Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Class Riemannian EEG Classifier to Detect Anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Cebolla Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Neuroergonomics Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Motor-Imagery-BCI performance using Median Nerve Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marissens Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2024 - The 12th International Winter Conference on Brain-Computer Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Seoul, South Korea. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCI60775.2024.10480512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating neurophysiological predictors of BCI performance on a large open source dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2024 - 9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback to improve wakefulness maintenance ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEC 2024 - 5th International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian ElectroCardioGraphic signal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAWCN 2023 - IV Latin-American Workshop on Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Envigado, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SPD matrix representations considering cross-frequency coupling for EEG classification using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the baseline temporal selection on the ERD/ERS analysis for Motor Imagery-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Event-Related Desynchronization variability correlated with BCI performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroXRAINE 2022 - IEEE International Conference on Metrology for eXtended Reality, Artificial Intelligence, and Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-distinctiveness-based frequency band selection on the Riemannian manifold for oscillatory activity-based BCIs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022- 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling subject perception and behaviour during neurofeedback training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2022 – 3rd Neuroadaptive Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lubenaü, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERD modulations during motor imageries relate to users’ traits and BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022 - 44th International Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634491v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying factors influencing the outcome of BCI-based post stroke motor rehabilitation towards its personalization with Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroXRAINE 2022 – IEEE International Conference on Metrology for eXtended Reality, Artificial Intelligence, and Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Probabilistic Data-driven Model for Adaptive BCI Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2022 - 3rd Neuroadaptive Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lubenaü, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should frequency band selection algorithms include neurophysiological constraints?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2021 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for affective, cognitive and conative states estimation from both EEG and physiological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics Conference (NEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines to use Transfer Learning for Motor Imagery Detection: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Canron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NER 2021 - 10th International IEEE/EMBS Conference on Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting EEG outliers for BCI on the Riemannian manifold using spectral clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihisa Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Rabiul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC'2020 - 42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biased feedback influences learning of Motor Imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel selection over riemannian manifold with non-stationarity consideration for brain-computer interface applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using neurophysiological predictors to predict MI-BCI users' performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an optimization of the selection of a discriminative frequency algorithm for Motor-Imagery based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards measuring states of epistemic curiosity through electroencephalographic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Ceha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeety Pramij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing The Relevance Of Neurophysiological Patterns To Predict Motor Imagery-based BCI Users' Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are users' traits informative enough to predict/explain their mental-imagery based BCI performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Classification using Riemannian Geometry approaches in Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2019 - IEEE International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Jeonseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would Motor-Imagery based BCI user training benefit from more women experimenters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC2019 - 8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and preliminary study of a neurofeedback protocol to self-regulate an EEG marker of drowsiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz BCI Conference - 8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring auditory attention with a 6 dry-electrode EEG system in real flight conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Duprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Scannella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Neuroergonomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding the influence of the experimenter on BCI performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robust Neuroadaptive HCI: Exploring Modern Machine Learning Methods to Estimate Mental Workload From EEG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems - Extended Abstracts (Late Breaking Work)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3188617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Mechanisms of Social Emotion Perception: An EEG Hyper-scanning Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaochao Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changle Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberworlds 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward distinguishing the different types of attention using EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Artificial Learning Companions for Mental Imagery-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2018 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ile de Porquerolles, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762612v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online classification accuracy is a poor metric to study mental imagery-based bci user learning: an experimental demonstration and new metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Outreach with Teegi, a Tangible EEG Interface to Talk about Neurotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '17 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3027063.3052971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Flow in an EEG-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bonnet-Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endowing the Machine with Active Inference: A Generic Framework to Implement Adaptive BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroAdaptive Technology Conference '17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tikhonov Regularization Enhances EEG-based Spatial Filtering for Single Trial Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Meinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 7th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEANUT: Personalised Emotional Agent for Neurotechnology User-Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N 'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N 'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a cognitive model of MI-BCI user training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Graz BCI Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOBE: Tangible Out-of-Body Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI ’16 - Tangible, Embedded and Embodied Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2839462.2839486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Ability Training to Improve Mental Imagery based Brain-Computer Interface (MI-BCI) Performance: a Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in EEG-based neuroergonomics for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 1st International Neuroergonomics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Electroencephalography-based Evaluation of User Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '16 - SIGCHI Conference on Human Factors in Computing System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging Covariance Matrices for EEG Signal Classification based on the CSP: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Visual Comfort in Stereoscopic Displays Using Electroencephalography: A Proof-of-Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.354-362, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explanatory Feedback for User Training in Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems Man &amp; Cybernetics (IEEE SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Tactile Feedback for Motor-Imagery based Brain-Computer Interaction in a Multitasking Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Spelmezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.488-505, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Evidential Study as Augmented Collective Thought Process − Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyoaki Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ookaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divesh Lala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutasinee Thovuttikul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Intelligent Information and Database Systems (ACIIDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bali, Indonesia. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15702-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved BCI based on Human Learning Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, High1 Resort, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental-Imagery Based Brain-Computer Interface Performance from Psychometric Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">womENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Mental Effort Evaluation during 3D Object Manipulation Tasks based on Brain and Physiological Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wobrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Graeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.472-487, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Can We Learn With Standard BCI Training Approaches? A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Zone of Comfort in Stereoscopic Displays using EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '14 Extended Abstracts on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2041-2046, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559206.2581191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mind-Mirror: See Your Brain in Action in Your Head Using EEG and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Use of Electroencephalography as an Evaluation Method for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004708102140223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teegi: Tangible EEG Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST-ACM User Interface Software and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2642918.2647368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing spatial filter pairs for EEG classification based on phase synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Caramia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Audio, Speech and Signal Processing (ICASSP'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Mental and Social Stress Induction Protocol Towards Load-Invariant Physiology-Based Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physiological Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI Research at Inria Bordeaux: making BCI designs usable outside the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Iterations: Integrating Neural Activity in Evolutionary Computation for Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cutellic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Computer Interface Vs Walking Interface in VR: The Impact of Motor Activity on Spatial Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioubov Aguilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST'2012 - ACM symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2407336.2407359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new feature and associated optimal spatial filter for EEG signal classification: Waveform Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally assisted stereo drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Dimension of CHI (3DCHI) - Workshop at CHI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for alternative feedback training approaches for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin Brain-Computer Interface Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces for 3D Games: Hype or Hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Digital Games (FDG'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.325-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Band-Power Extraction Techniques for Motor Imagery Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computational Intelligence, Cognitive Algorithms, Mind, and Brain (SSCI'2011 CCMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCMB.2011.5952105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Artificial EEG Signals To Reduce BCI Calibration Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Brain-Computer Interface Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Scalp Electrical Biosignals to Control an Object by Concentration and Relaxation Tasks: Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Viciana Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the IEEE EMBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00634549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Regularized Common Spatial Patterns for EEG Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3712-3715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00447435v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from other Subjects Helps Reducing Brain-Computer Interface Calibration Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Audio Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.614-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Designs Towards a Subject-Independent Brain-Computer Interface based on Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Kai Keng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, United States. pp.4543-4546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Ambulatory Brain-Computer Interfaces: A Pilot Study with P300 Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junya Fujisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Touyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rika Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirose Michitaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Advances in Computer Entertainment Technology Conference (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Athens, Greece. pp.336-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00411284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient P300-based Brain-Computer Interface with Minimal Calibration Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistive Machine Learning for People with Disabilities symposium (NIPS'09 Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Rejection Strategies for the Design of Self-Paced EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00310878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Paced Brain-Computer Interaction with Virtual Worlds: A Quantitative and Qualitative Study “Out of the Lab”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Brain Computer Interface Workshop and Training Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graz University of Technology, Sep 2008, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00304340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur : Utilisation en Robotique et Avancées Récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de le Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA : un nouvel algorithme d'extraction de caractéristiques pour les interfaces cerveau-ordinateur utilisant modèles inverses et modèles flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134971v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuRIA: A Novel Feature Extraction Algorithm for Brain-Computer Interfaces using Inverse Models and Fuzzy Regions of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE-EMBS international conference on neural engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hawaii - Kohala Coast, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Fuzzy Inference Systems for Classification in EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Brain-Computer Interfaces Workshop and Training Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de Données Cérébrales par Système d'Inférence Flou pour l'Utilisation d'Interfaces Cerveau-Ordinateur en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00134956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a taxonomy of variability factors in active BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2025 - 11th International BCI Meeting Building Momentum: Fostering Collaboration in BCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Banff, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAINKART : A tangible open-source fast calibration BCI for science popularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Motti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - Journées pour le COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a protocol to find neurophysiological markers of collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating EOG markers of fatigue during motor imagery BCI tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2024 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of cross-frequency phase-amplitude covariance as additional features for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent linear discriminant analysis : The first step in including covariates in EEG classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards including covariates in EEG classification -a preliminary study on simulated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI Meeting 2023 - 10th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from user interviews in BCI sessions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles (BE), Belgium. Proceedings of the 10th International BCI Meeting 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUPE MIBCI: Database with User’s Profile and EEG signals for Motor Imagery Brain Computer Interface research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Gender Matter in Motor Imagery BCIs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Alimardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gamboa von Groll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Leeuwis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI Meeting 2023 - 10th International Balancing Innovation and Translation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. Proceedings of the 10th International BCI Meeting, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7516451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards curating personalized art exhibitions in Virtual Reality with multimodal Brain-Computer-Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas E Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSAC 2022 - Visual Science of Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Amsterdam, Netherlands. Art &amp; Perception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-specific frequency band and time segment selection with high class distinctiveness for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ERD modulations, MI-based BCI performance and users' traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces - A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for user training adaptation in Brain-Computer Interfaces based on mental tasks (MT-BCIs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International vBCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MI-BCI Performances correlate with subject-specific frequency band characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom! Making a case for more options for users during training in BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeety Pramij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International vBCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable outlier detection by spectral clustering on Riemannian manifold of EEG covariance matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rabiul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihisa Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2021 – 8th International Meeting of the Brain-Computer Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing a new form of BCI user learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of MI-BCI feedback for post-stroke and neurotypical people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Preliminary Study of a Neurofeedback Protocol to reduce Drowsiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France. 19, pp.35 - 53, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria Research & Development for the Cybathlon BCI series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Audino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Measuring states of curiosity through Electroencephalography and body sensors responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Ceha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do experimenters have an influence on MI-BCI user training?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modelling to predict/explain MI-BCI users' performances and their progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cortico - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’une solution de Neurofeedback pour lutter contre la somnolence diurne excessive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Congrès du Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using computational modelling to better understand and predict Mental-Imagery based BCI (MI-BCI) users' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2018 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Inference for Adaptive BCI: application to the P300 Speller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Asilomar, United States. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of attention types in EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCPy, an open-source python platform for offline EEG signals decoding and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interntional BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can transfer learning across motor tasks improve motor imagery BCI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and classification of learning-related mental states in EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring adaptive BCI methods to favour user learning and flow state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau Ordinateur et Neurofeedback (JJC-ICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the best motor tasks to use and calibrate SensoriMotor Rhythm Neurofeedback and Brain-Computer Interfaces? A preliminary case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rtFIN 2017 - Real-time functional Imaging and Neurofeedback conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nara, Japan. , pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Abilities Play a Major Role in BCI Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How to Use Intelligent Tutoring Systems to Adapt MI-BCI Training to Each User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-fMRI neurofeedback of a motor imagery task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsel Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cognitive And Personality Profiles On Motor-Imagery Based Brain-Computer Interface-Controlling Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress of Psychophysiology (IOP2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors drive successful BCI skill learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d'un protocole pour induire du stress et le mesurer dans des signaux physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Oscillatory Correlates Of Aesthetic Experience -A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards including patient-specific factors in BCI-based post-stroke rehabilitation using artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolution of users' subjective ratings in three Motor Imagery (MI)-based BCI sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kolodzienski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an actor-based model of the neurofeedback/BCI closed-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing open challenges in Mental Tasks (MT-)based BCI user training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual CORTICO days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving EEG Neurofeedback with Advanced Machine Learning and Signal Processing tools from Brain-Computer Interfaces Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rtFIN 2017 - real-time Functional Imaging and Neurofeedback conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nara, Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces Handbook: Technological and Theoretical Advance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang S. Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nijholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.746, In press, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. Wiley-ISTE, 2016, Maureen Clerc, 978-1-84821-826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces Cerveau-Ordinateur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. ISTE, 2016, Maureen Clerc, 978-1-78405-147-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. ISTE, 2016, 978-1-78405-148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. Wiley-ISTE, 2016, Maureen Clerc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a brain–computer interface from beginning to end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Welter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.115-141, 2025, 978-0-443-24824-5. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-24824-5.00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interaction and Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Santoianni, Gianluca Giannini, Alessandro Ciasullo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind, Body, and Digital Brains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer Nature Switzerland, pp.141-156, 2024, Integrated Science, 978-3-031-58362-9. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58363-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces cerveau-machine (Les)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à contrôler une interface cerveau-ordinateur : le projet BrainConquest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotechnologies et innovation responsable © Annales des Mines / Réalités Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-22, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à contrôler une interface cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Jamal Daafouz; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le cyber-monde : Humain et numérique en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS édition, 2020, 978-2-271-13459-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interface Contributions to Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics: The Brain at Work and in Everyday Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.43-48, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific and Technical Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality: Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.247-288, 2018, 9781786301055. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCI challenge for the signal processing community: considering the user in the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing and Machine Learning for Brain-Machine Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-33, 2018, 978-1-78561-398-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Evolution of Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang S. Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nijholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces Handbook: Technological and Theoretical Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis (CRC Press), pp.1-11, 2018, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Traps! Design Guidelines for Rigorous BCI Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Debener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press pp.1-33, 2018, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for adaptive EEG-based BCI training and operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press: Taylor &amp; Francis Group, 2017, Brain-Computer Interfaces Handbook: Technological and Theoretical Advances, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain training with neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2016, 978-1-78405-148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016, 978-1-84821-963-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the book &amp;quot;Brain-Computer Interfaces 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016, 978-1-84821-826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage humain pour les interfaces cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2016, Fondements &amp; Méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner son cerveau avec le neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE editions, pp.277-292, 2016, 978-1-78406-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreational Applications of OpenViBE: Brain Invaders and Use-the-Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barachant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrai; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 2: Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 14, John Wiley; Sons, pp.241-257, 2016, 978-1-84821-963-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de phénomènes électrophysiologiques avec OpenViBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur 2 : technologie et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Caractéristiques du signal EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur 1 : fondements et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the book &amp;quot;Les interfaces cerveau-ordinateur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-ordinateur 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2016, Fondements et méthodes, 978-1-78405-148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroencephalography (EEG)-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Electrical and Electronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.44, 2015, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/047134608X.W8278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Centred BCI Videogame Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Nakatsu and M. Rauterberg and P. Ciancarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Games and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4560-52-8_3-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on EEG Signal Processing Techniques for Mental State Recognition in Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Reck Miranda; Julien Castet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining BCI with Virtual Reality: Towards New Applications and Improved BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Pfurtscheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison, Brendan Z. and Dunne, Stephen and Leeb, Robert and Millán, José Del R. and Nijholt, Anton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Practical Brain-Computer Interfaces:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'affichage de données caractérisant l'activité cérébrale d'un individu, procédé et programme d'ordinateur associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 13/63180. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metrics of Event-Related (De)Synchronization Temporal Variability Explain Motor Imagery-based BCI Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Active Inference perspective on Neurofeedback Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the impact of mental task execution on user's state, experience and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Kolodzienski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 2-in-1: Towards Integrated EEG-fMRI-Neurofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsel Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Fully Interpretable EEG-based BCI System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuntai Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI in the media and creative industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] New European Media (NEM). 2019, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Electroencephalographic Signal Processing and Classification Techniques towards the use of Brain-Computer Interfaces in Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. INSA de Rennes, 2008. English. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Usable Electroencephalography-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Univ. Bordeaux, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01416980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When HCI Meets Neurotechnologies: What You Should Know about Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. ACM Conference on Human Factors in Computing Systems (CHI 2017), Denver, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01418705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId602"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942016v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450329v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Carlson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiling Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Liang Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adbfbd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cernera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Gemicioglu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Berezutskaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Csaky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verwoert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kolodzienski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Monseigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04904623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Dorigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary D Brown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Casonato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemi Cerd&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciarrochi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3529357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05016135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marissens Cueva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adc48d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Gramann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dehais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ayaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vukeli&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2024.1459204" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04494654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Welter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2024.1341790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04674047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gamboa von Groll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Leeuwis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2024.2345449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04197139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02445-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Sadatnejad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Tanaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rabiul Islam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3295769" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel F Hinss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Darmet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladouce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S Jahanpour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.838342" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot R M&#252;ller-Putz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coyle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steyrl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.869700" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3167262" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benaroch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2033073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Cichocki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175740" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N&#8217;kaoua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti5030012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2021.102603" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abca17" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.635653" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396876v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5d5c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Joseph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102417" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02483908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSMC.2020.2968638" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.01.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H Fairclough" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2020.602504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scannella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061324" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094863v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lees" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mccullagh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Maguire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2953975" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433046v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Huggins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Guger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aarnoutse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Allison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Anderson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2019.1697163" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.05.048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2019.1697143" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Putze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fairclough" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00440" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Krol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pawlitzki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zander" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846434v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aac577" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.03.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meinel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Casta&#241;o-Candamil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blankertz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tangermann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846433v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aab2f2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.11.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00193" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Beno&#238;t Vialatte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx211" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657643v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Dayan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cecotti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aa9817" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394253v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2627016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2758103" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302138v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415906v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fried-Oken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kleih" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Scherer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159171v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brumberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brunner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Gunduz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony L. Ritaccio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00097" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177685v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Subramanian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143962" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965161v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E. Huggins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W. Anderson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Batista" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863574v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larrue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00568" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B.F. van Erp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2012.107" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632546v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.10.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659822v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476820v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuntai Guan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445614v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien van Langhenhove" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamarche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernest" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477153v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres.19.1.35" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368282v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134966v3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Zhong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Girolami" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675619v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Reilly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leeb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michitaka Hirose" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134958v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134950v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134948v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/51/8/002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116376v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bechon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449194v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Maciej Rutkowski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04981146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCI65088.2025.10931645" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247041v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mannino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195827v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114777v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151171v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343695v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_15" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159681v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114824v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Cebolla Alvarez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meistelman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158268v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449184v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bouneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Jesus Casal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmond Erin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04721899v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poeiti Abi-Saab" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696176v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634709v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petieau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Hashemi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04428894v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCI60775.2024.10480512" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708878v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715315" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04638039v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casal Mart&#237;nez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Redmond" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ward" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706552v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570975v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Vitkova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634725v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725503v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Annicchiarico" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-083" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651337v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721841v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monseigne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.11.244" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04746676v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579220v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04720583v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Riascos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Molinas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04909329v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ward" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04372193v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131609v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077693v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787060v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641137v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871820" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931259v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03634491v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930136v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147055v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Canron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290293v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519652v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971802v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eidan Tzdaka" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611656v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Rabiul Islam" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Tanaka" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902542v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02474460v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03082849v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081767v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971795v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Ceha" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Law" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111581v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924646v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Kumar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02128898v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130755v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762612v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763019v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849104v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849055v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188617" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01863881v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochao Cui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changle Zhou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519476v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519478v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484574v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gervais" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lain&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duluc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027063.3052971" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527748v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet-Save" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527752v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655755v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215499v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gay" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2839462.2839486" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341042v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Teillet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394255v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251014v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858525" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157896v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wobrock" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Graeff" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_35" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111843v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162415v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157890v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_28" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179329v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182728v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Sugiyama" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159146v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spelmezan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_36" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052692v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cellard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982782v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Pommereau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581191" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052681v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881756v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004708102140223" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025621v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642918.2647368" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053189v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Caramia" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ramat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879966v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802403v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843050v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cutellic" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834391v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743522v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauzeon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioubov Aguilova" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2407336.2407359" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717617v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671361v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591574v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609161v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCMB.2011.5952105" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599325v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634549v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Viciana Abad" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441670v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447435v3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396399v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Kai Keng" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411284v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junya Fujisawa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Touyama" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Ito" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirose Michitaka" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430563v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310878v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00304340v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180165v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134971v3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134961v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134956v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134951v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151145v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139405v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Meunier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Motti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069081v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579558v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04126907v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alimardani" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7516451" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181391v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-179" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118675v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031671v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125216v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125666v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03651863v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914349v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas E Ward" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931339v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518488v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457541v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03270057v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457549v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03294731v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432459v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432446v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095124v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433970v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Audino" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434249v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095113v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947700v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847280v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796754v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762946v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849072v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762585v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849077v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542513v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656745v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426182v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285369v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285365v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088811v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089480v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879588v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030297v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930167v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936455v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931224v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065258v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656747v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655819v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang S. Nam" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nijholt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408998v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408991v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402539v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402544v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233732v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24824-5.00004-1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721871v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58363-6_10" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519179v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320878v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Er" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002174v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946095v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946504v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch5" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762573v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theiet.org/resources/books/control/brain-machine-interface.cfm" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656743v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620186v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Debener" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542504v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402594v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417027v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413424v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408972v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409032v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409001v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414106v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417017v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413408v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366873v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230571v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4560-52-8_3-1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167515v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W8278" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055103v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735932v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Faller" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Pfurtscheller" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058965v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920110v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454066v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kojima" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059420v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065384v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02522245v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504658v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356346v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01416980v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942016v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450329v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Carlson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiling Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Liang Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adbfbd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cernera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Gemicioglu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Berezutskaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Csaky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verwoert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kolodzienski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Monseigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04904623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Dorigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary D Brown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Casonato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemi Cerd&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciarrochi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3529357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05016135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marissens Cueva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adc48d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Gramann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dehais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ayaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vukeli&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2024.1459204" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04494654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Welter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2024.1341790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04674047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gamboa von Groll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Leeuwis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2024.2345449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04197139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02445-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Sadatnejad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Tanaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rabiul Islam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3295769" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel F Hinss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Darmet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladouce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S Jahanpour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.838342" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot R M&#252;ller-Putz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coyle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steyrl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.869700" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3167262" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benaroch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2033073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N&#8217;kaoua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti5030012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2021.102603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abca17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.635653" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514375v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Cichocki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175740" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Joseph" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102417" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02483908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSMC.2020.2968638" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436755v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.01.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H Fairclough" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2020.602504" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396876v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5d5c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scannella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061324" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094863v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lees" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mccullagh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Maguire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2953975" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433046v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Huggins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Guger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aarnoutse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Allison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Anderson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2019.1697163" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.05.048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2019.1697143" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Krol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pawlitzki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zander" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.03.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846434v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aac577" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946130v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meinel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Casta&#241;o-Candamil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blankertz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tangermann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846433v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aab2f2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Putze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fairclough" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00440" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00193" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Beno&#238;t Vialatte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx211" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Dayan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cecotti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aa9817" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394253v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2627016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415897v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.11.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2758103" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302138v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415906v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fried-Oken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kleih" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Scherer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brumberg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brunner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Gunduz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony L. Ritaccio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00097" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177685v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Subramanian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143962" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159171v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965161v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E. Huggins" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W. Anderson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Batista" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863574v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larrue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00568" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B.F. van Erp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2012.107" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632546v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.10.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659822v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476820v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuntai Guan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres.19.1.35" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445614v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien van Langhenhove" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamarche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernest" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368282v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675619v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Reilly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leeb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michitaka Hirose" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134966v3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Zhong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Girolami" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134958v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134950v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134948v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/51/8/002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449194v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Maciej Rutkowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bechon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04981146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCI65088.2025.10931645" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247041v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mannino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195827v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114777v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159681v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343695v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_15" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151171v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114824v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Cebolla Alvarez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meistelman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158268v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449184v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bouneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Jesus Casal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmond Erin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04638039v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casal Mart&#237;nez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Redmond" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ward" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petieau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Vitkova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715315" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706552v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634725v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725503v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Annicchiarico" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-083" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651337v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04746676v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721841v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poeiti Abi-Saab" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monseigne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.11.244" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579220v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04720583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Riascos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Molinas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04909329v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ward" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634709v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Hashemi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04428894v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCI60775.2024.10480512" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04721899v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04372193v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131609v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077693v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740256v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641137v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871820" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931259v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03634491v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930136v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787060v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290293v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519652v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147055v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Canron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611656v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Rabiul Islam" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Tanaka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902542v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02474460v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03082849v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eidan Tzdaka" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081767v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971795v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Ceha" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Law" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971802v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111581v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924646v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Kumar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02128898v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130755v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849104v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763019v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849055v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188617" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01863881v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochao Cui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changle Zhou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762978v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762612v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519478v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484574v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gervais" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lain&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duluc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027063.3052971" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527748v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet-Save" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527752v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655755v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215499v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gay" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2839462.2839486" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341042v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Teillet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394255v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251014v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858525" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182728v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Sugiyama" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157890v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_28" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179329v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159146v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spelmezan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_36" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111843v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162415v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157896v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wobrock" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Graeff" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_35" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052692v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cellard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982782v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Pommereau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581191" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052681v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881756v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004708102140223" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025621v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642918.2647368" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053189v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Caramia" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ramat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879966v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802403v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843050v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cutellic" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743522v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauzeon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioubov Aguilova" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2407336.2407359" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717617v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671361v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834391v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591574v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609161v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCMB.2011.5952105" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599325v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634549v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Viciana Abad" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447435v3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441670v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396399v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Kai Keng" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411284v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junya Fujisawa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Touyama" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Ito" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirose Michitaka" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430563v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310878v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00304340v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180165v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134971v3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134961v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134951v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134956v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151145v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139405v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Meunier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Motti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069081v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579558v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181391v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-179" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118675v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031671v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125216v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125666v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04126907v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alimardani" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7516451" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914349v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas E Ward" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931339v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03651863v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457541v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03270057v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457549v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03294731v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518488v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095124v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432446v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433970v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Audino" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434249v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095113v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432459v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947700v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847280v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796754v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762946v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849072v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762585v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849077v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542513v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656745v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285369v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285365v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426182v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088811v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089480v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879588v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030297v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930167v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936455v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931224v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065258v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656747v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655819v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang S. Nam" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nijholt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408991v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402539v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402544v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408998v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233732v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24824-5.00004-1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721871v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58363-6_10" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519179v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320878v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Er" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002174v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946095v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946504v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch5" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762573v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theiet.org/resources/books/control/brain-machine-interface.cfm" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656743v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620186v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Debener" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542504v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413424v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408972v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409032v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409001v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414106v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413408v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366873v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417017v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417027v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402594v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167515v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W8278" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230571v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4560-52-8_3-1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055103v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735932v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Faller" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Pfurtscheller" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058965v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920110v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454066v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kojima" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059420v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065384v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02522245v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504658v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125504v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Geurts" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Behrmann" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356346v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01416980v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>