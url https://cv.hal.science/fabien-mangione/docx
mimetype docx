--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -1152,485 +1152,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t>
+                <w:t xml:space="preserve">A Circular Manufacturing Systems Dashboard for Sus-tainable Performance Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Rasovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137451v1</w:t>
+                <w:t xml:space="preserve">hal-05317267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Circular Manufacturing Systems Dashboard for Sus-tainable Performance Measurements</w:t>
+                <w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317267v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre David</w:t>
+                <w:t xml:space="preserve">A Literature Review on Life Cycle Assessment of Circular Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Nefti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Chaikovskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIE2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04731364v2</w:t>
+                <w:t xml:space="preserve">hal-05353237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Literature Review on Life Cycle Assessment of Circular Supply Chains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+                <w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea. pp.155-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353237v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04731364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of backlog and setup costs for a parallel machine lot sizing: An industrial case study</w:t>
               </w:r>
@@ -1921,261 +1921,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Material, Information and Human Flows in Circular Manufacturing Systems with the Help of Emerging Digital Technologies</w:t>
+                <w:t xml:space="preserve">Towards Human-Centric Digital Simulation: Guidelines to Simulate Operators Skills Acquisition and Health in Circular Manufacturing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ST CIRP CONFERENCE ON LIFE CYCLE ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRP, Jun 2024, Turin, Italy. pp.461-466, </w:t>
+              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2024, Vienna, Austria. pp.445-450, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570291v1</w:t>
+                <w:t xml:space="preserve">hal-04731910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Human-Centric Digital Simulation: Guidelines to Simulate Operators Skills Acquisition and Health in Circular Manufacturing Systems</w:t>
+                <w:t xml:space="preserve">Managing Material, Information and Human Flows in Circular Manufacturing Systems with the Help of Emerging Digital Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Aug 2024, Vienna, Austria. pp.445-450, </w:t>
+              <w:t xml:space="preserve">31ST CIRP CONFERENCE ON LIFE CYCLE ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRP, Jun 2024, Turin, Italy. pp.461-466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731910v1</w:t>
+                <w:t xml:space="preserve">hal-04570291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'utilisation des technologies digitales émergentes pour les systèmes de production circulaires : un point de vue d'industriels</w:t>
               </w:r>
@@ -2830,243 +2830,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche heuristique pour la projection des encours de production (WIP) à capacité finie, application à l’industrie des semi-conducteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Mhiri</w:t>
+                <w:t xml:space="preserve">L’organisation en lean manufacturing et la relation santé – performance : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème conférence ROADEF Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">51ème congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450693v1</w:t>
+                <w:t xml:space="preserve">hal-01862985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation en lean manufacturing et la relation santé – performance : une revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+                <w:t xml:space="preserve">Approche heuristique pour la projection des encours de production (WIP) à capacité finie, application à l’industrie des semi-conducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème congrès de la SELF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">17ème conférence ROADEF Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862985v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite capacity planning algorithm for semiconductor industry considering lots priority</w:t>
               </w:r>
@@ -5220,64 +5220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Rasovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5659,51 +5659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mhiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepelletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSM.2018.2792312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hellion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.919419" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2014.08.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12Z0TRGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.04.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83FBKGP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608211v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bassetto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fiegenwald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2011.585521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Nefti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Chaikovskaia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Mahammed Ousaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiye Kurt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_68" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD46983.2019.9037929" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Didier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Didier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vialletelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lepelletier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2014.7020067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Chandoul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259536v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259528v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Tuncel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mhiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepelletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSM.2018.2792312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hellion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.919419" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2014.08.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12Z0TRGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.04.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83FBKGP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608211v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bassetto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fiegenwald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2011.585521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Nefti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Chaikovskaia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Mahammed Ousaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiye Kurt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_68" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD46983.2019.9037929" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Didier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Didier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vialletelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lepelletier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2014.7020067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Chandoul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259536v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259528v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Tuncel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>