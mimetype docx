--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1152,485 +1152,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Circular Manufacturing Systems Dashboard for Sus-tainable Performance Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre David</w:t>
+                <w:t xml:space="preserve">A Literature Review on Life Cycle Assessment of Circular Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Nefti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Chaikovskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">CIE2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317267v1</w:t>
+                <w:t xml:space="preserve">hal-05353237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t>
+                <w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea. pp.155-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137451v1</w:t>
+                <w:t xml:space="preserve">halshs-04731364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Literature Review on Life Cycle Assessment of Circular Supply Chains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+                <w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353237v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t>
+                <w:t xml:space="preserve">A Circular Manufacturing Systems Dashboard for Sus-tainable Performance Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Rasovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04731364v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of backlog and setup costs for a parallel machine lot sizing: An industrial case study</w:t>
               </w:r>
@@ -3046,278 +3046,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite capacity planning algorithm for semiconductor industry considering lots priority</w:t>
+                <w:t xml:space="preserve">Prise en compte des priorités des lots pour la projection des encours de production dans l'industrie des semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Lepelletier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing — INCOM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème conférence ROADEF Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194499v1</w:t>
+                <w:t xml:space="preserve">hal-01194507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des priorités des lots pour la projection des encours de production dans l'industrie des semi-conducteurs</w:t>
+                <w:t xml:space="preserve">Finite capacity planning algorithm for semiconductor industry considering lots priority</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lepelletier</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vialletelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème conférence ROADEF Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing — INCOM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.1598-1603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194507v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step toward capacity planning at finite capacity in semiconductor manufacturing</w:t>
               </w:r>
@@ -3656,217 +3656,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability contracts between retailers and suppliers using quantity and time constraints</w:t>
+                <w:t xml:space="preserve">Un algorithme polynomial pour le problème de lot sizing mono-produit avec capacité et production minimale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Québec, Canada. pp.CD</w:t>
+              <w:t xml:space="preserve">Roadef 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764880v1</w:t>
+                <w:t xml:space="preserve">hal-00671672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme polynomial pour le problème de lot sizing mono-produit avec capacité et production minimale</w:t>
+                <w:t xml:space="preserve">Stability contracts between retailers and suppliers using quantity and time constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">ILS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Québec, Canada. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671672v1</w:t>
+                <w:t xml:space="preserve">hal-00764880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot Sizing mono-item multi-fournisseurs avec contraintes de volume et de régularité sur les commandes</w:t>
               </w:r>
@@ -4429,217 +4429,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow shop robotisé à quatre machine sans attente</w:t>
+                <w:t xml:space="preserve">Optimal cycles for the robotic balanced no-wait flow shop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Francophone de MOdélisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.542-545</w:t>
+              <w:t xml:space="preserve">International Conference of Industrial Engineering and Production Management - IEPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259536v1</w:t>
+                <w:t xml:space="preserve">hal-00259546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal cycles for the robotic balanced no-wait flow shop</w:t>
+                <w:t xml:space="preserve">Flow shop robotisé à quatre machine sans attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Industrial Engineering and Production Management - IEPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">4ème Conférence Francophone de MOdélisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.542-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259546v1</w:t>
+                <w:t xml:space="preserve">hal-00259536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-tank hoist scheduling problem with unbounded or zero-width processing windows</w:t>
               </w:r>
@@ -5220,64 +5220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Rasovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5659,51 +5659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mhiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepelletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSM.2018.2792312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hellion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.919419" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2014.08.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12Z0TRGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.04.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83FBKGP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608211v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bassetto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fiegenwald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2011.585521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Nefti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Chaikovskaia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Mahammed Ousaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiye Kurt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_68" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD46983.2019.9037929" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Didier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Didier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vialletelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lepelletier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2014.7020067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Chandoul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259536v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259528v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Tuncel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mhiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepelletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSM.2018.2792312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hellion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.919419" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2014.08.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12Z0TRGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.04.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83FBKGP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608211v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bassetto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fiegenwald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2011.585521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Qu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Nefti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Chaikovskaia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Mahammed Ousaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiye Kurt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_68" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD46983.2019.9037929" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Didier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Didier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vialletelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lepelletier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.314" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2014.7020067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Chandoul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259528v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Tuncel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>