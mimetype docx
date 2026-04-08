--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Mathieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé à Sorbonne Université / Technomage à Swapcard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1362-0359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088099849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un passage par l'École Normale Supérieure, rue d'Ulm, de 1998 à 2002, j'ai effectué une thèse en Informatique intitulée </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes du Web, Mesures d'Importance à la PageRank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2002 à 2004, sous la supervision de Michel Habib et Laurent Viennot. De 2005 à 2010, j'étais ingénieur de recherche dans l'équipe Traffic and Resource Management à Orange Labs, aka France Telecom R&D, aka CNET, au sein du laboratoire Transport & Packet Networks. En 2009, j'ai soutenu mon Habilitation à Diriger des Recherches intitulée </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du pair-à-pair : distribution de contenus, réseaux à préférences acycliques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2010 à 2024, j'ai travaillé au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, un laboratoire commun entre partenaires académiques et industriels, d'abord avec l'équipe-projet </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010-2013), et puis dans l'équipe MathDyn de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nokia Bell Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022, je suis Technomage (chercheur en intelligence artificielle) à </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding and verifying network properties locally with few output bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.169-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-019-00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding and verifying network properties locally with few output bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-019-00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleinberg's grid unchained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 826-827, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based Wi-Fi Direct Clustering for Cloud Access in Campus Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Iskounen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (3), pp.239--249. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-017-0598-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Balanced Fairness in Resource Pools: A Recursive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3154500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Service Processes in Euclidean Spaces: Existence and Ergodicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1-2), pp.95 - 140. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-017-9524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank: How to Refresh Old Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15427951.2015.1098756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of a network-aware P2P-TV application: the NAPA-WINE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpad Bakay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tivadar Szemethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (6), pp.154 -163. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2011.5784001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Real-World Complex Networks by Wandering on Random Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.104--121. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-008-0009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortus Interruptus : Trier des phoques en O(n log(n))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime Sorting Algorithms (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Joint Conference on Artificial Intelligence (IJCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju City, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloha, police d'états: Un contrôle d'admission implicite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating Correlated Estimations with (Almost) no Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trier des cochons sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois Algotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariements, polytopes et dons d'organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun with FUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUN with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Favignana, Italy. pp.21:1--21:13, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie à géométrie variable (à l'usage des algorithmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gismo : Mettez un tigre dans votre moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLC-SR : souple et solide à la fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Decraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0 = 0, c'est le truc du noyau ! Application aux files d'attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie de Panafieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul serveur vous manque, et tout est découplé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement du fronthaul 5G : c'est simple comme un coût de file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Kernels and Queues: when network calculus meets analytic combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie de Panafieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetCal 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter un nombre inconnu de coupons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Lamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la racine du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon, Turing and Hats: Information Theory Incompleteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> WITMSE 2017 - Tenth Workshop on Information Theoretic Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Network Design for FrontHaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Workshop on Next Generation Backhaul/Fronthaul Networks </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grille de Kleinberg, l’Univers et le Reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleinberg's Grid Reloaded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Principles of Distributed Systems (OPODIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2016.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a Condorcet Rule Have a Low Coalitional Manipulability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Den Haag, Netherlands. pp.707-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth AAAI Conference on Artificial Intelligence (AAAI-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Demand Response Solutions for Capacity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pioro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Innovations in Information Technology (IIT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INNOVATIONS.2015.7381509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry on the Utility Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Algorithmic Decision Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lexington, United States. pp.16, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23114-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de tables de routage par utilisation d'un ensemble représentatif d'en-têtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de La Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank: How to Refresh Old Crawls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Models for the Web Graph - 11th International Workshop (WAW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.148 - 160, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13123-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry on the Utility Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Meeting of the Society for Social Choice and Welfare (SSCW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection d'un chemin dans un réseau : étude de la manipulabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank : comment faire du neuf avec du vieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributedly Testing Cycle-Freeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 40th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nouan-le-Fuzelier, France. pp.15 - 28, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12340-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection du Best Paper AlgoTel 2012 : étude de la manipulabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeking through the BitTorrent Seedbox Hosting Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Traffic Monitoring and Analysis (TMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, London, United Kingdom. pp.115-126, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54999-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supra-extensibilité des réseaux P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Varloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Operator Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Internet Charging and QoS Technologies (ICQT 2013, collocated with the 9th International Conference on Network and Service Management CNSM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu généré par les utilisateurs : une étude sur DailyMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can P2P Networks be Super-Scalable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Varloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom 2013 - 32nd IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Months in DailyMotion: Dissecting User Video Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAC 2012 - 3rd International Workshop on TRaffic Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.613-618, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live seeding: Performance bounds of seeders for P2P live streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P'11 - International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. pp.172 -181, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2011.6038733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Optimizing for Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC - IEEE International Conference on Communications - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.1 -5, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in data-driven live streaming: Blessing or curse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Parallel Distributed Processing, Workshops and Phd Forum (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp.1 -8, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On resource aware algorithms in epidemic live streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2010 - 22nd International Teletraffic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.1 -8, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC.2010.5608724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Live Seeding: Efficiency of Seeders in P2P Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stable Configuration of Acyclic Preference-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Postelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.1440-1448, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning of a Distributed VoD System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1--7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Upload Bandwidth Threshold for Peer-to-Peer Video-on-Demand Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Parallel and Distributed Processing Symposium (IPDPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion épidémique de chunks en quasi-direct : la taille compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic live streaming: optimal performance trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Twigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMETRICS '08 - ACM SIGMETRICS international conference on Measurement and modeling of computer systems - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annapolis, United States. pp.325--336, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1375457.1375494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeedSiteRank : Algorithme parallèle pour un PageRank distribué en sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean Djungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manneback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CARI'2008, 9ème Colloque Africain sur la Recherche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de conservation de la bande passante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with the Bandwidth Conservation Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P '08 - Eighth International Conference on Peer-to-Peer Computing - 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.140 -149, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2008.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievable Catalog Size in Peer-to-Peer Video-on-Demand Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Internnational Workshop on Peer-to-Peer Systems (IPTPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Tampa Bay, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Trees' Analysis of PULSE an Unstructured P2P Live Streaming System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilization in Preference-Based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P 2007 - Seventh IEEE International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Galway, Ireland. pp.203 -210, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Matching Theory to Understand P2P Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2007, International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper bounds for stabilization in acyclic preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS'07 - 9th international conference on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.372--382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification in P2P networks, Application to BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS'07, International Conference on Distributed Computing Systems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference Systems in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Euro-Par Conference - Euro-Par 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.825-834, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des méthodes de calcul de pagerank.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean Djungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manneback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CARI'2006, 8ème Colloque Africain sur la Recherche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects of the Global Ranking of Web Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Innovative Internet Community Systems (I2CS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Neuchâtel, Switzerland. pp.493-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Piece Issue and Upload Strategies in Flashcrowds and P2P-assisted Filesharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICT-ICIW '06 - Advanced International Conference on Telecommunications and International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Gosier, France. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BackRank: an Alternative for PageRank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '05 - Special interest tracks and posters of the 14th international conference on World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chiba, Japan. pp.1122-1123, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1062745.1062899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the back button in a random walk: application for pagerank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '04 - Special interest tracks and posters of the 13th international conference on World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, New York, United States. pp.370-371, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1013367.1013480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects locaux de l'importance globale des pages web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es rencontres francophones sur les Aspects Algorithmiques des Télécommunications (ALGOTEL'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la racine du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Telecom ParisTech. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476889v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwarding Tables Verification through Representative Header Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de La Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Paris Rocquencourt. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making most voting systems meet the Condorcet criterion reduces their manipulability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a voting system depend only on orders of preference reduces its manipulability rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spatial Point Processes with Uniform Births and Deaths by Random Connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the D-iteration algorithm: convergence rate and asynchronous distributed scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dohy Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Burnside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Interactions of Peers and Performance of File Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7713, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Carrier Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012-04-001, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Seeders for P2P Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7608, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in Distributed Live Streaming: Blessing or Curse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-OL-2009-09-001, 2009, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Does Matter (in P2P Live Streaming)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7032, INRIA. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Resource Aware Algorithms in Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7031, INRIA. 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Distributed Video-on-Demand: Theoretical Bounds and Practical Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6496, INRIA. 2008, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Random Graph to Small World by Wandering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6489, INRIA. 2008, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00268788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable configuration in acyclic preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Postelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6628, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00318621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference Systems in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6174, INRIA. 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00143790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Matching Theory to Understand P2P Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6075, INRIA. 2006, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification in P2P Networks - Application to BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6081, INRIA. 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">File Sharing in P2P : Missing Block Paradigmand upload strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5193, INRIA. 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects of the Global Ranking of Web Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5192, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure intrinsèque du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4663, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Manipulability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Computational Social Choice (ComSoC - 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pittsburgh, United States. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Structure in the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on the World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hungary. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du pair-à-pair : distribution de contenus, réseaux à préférences acycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes du Web, Mesures d'importance à la PageRank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Distributed Demand Response Solutions for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pioro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Innovation Technology in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.17 (163--179), 2017, 978-981-10-1741-4. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-1741-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion épidémique pour du contenu live</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand MATHIEU and Mikaêl SALAÜN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des technologies pair-à-pair, optimination, sécurité et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMÈS / LAVOISIER, pp.97-132, 2010, 9782746225794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shen, Xuemin and Yu, Heather and Buford, John and Akon, Mursalin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Peer-to-Peer Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.1165-1203, 2010, 978-0-387-09751-0. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09751-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce Zhu and Yuenan Li and Xiamu Niu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streaming Media Architectures, Techniques, and Applications: Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.311-336, 2010, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-831-5.ch013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Scoring Objects, a Method of Ranking an Object, a Software Product, and an Apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 18305203.4. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connection technique for reception by a terminal requiring at least one piece of broadcast content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 2090985 A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buena Muerte Social Club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Stochastic Matching: A Polytope Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Mahavir Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502084v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Loop Detection in Forwarding Networks and Representing Atoms in a Field of Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank Induced Topology for Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Mathieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé à Sorbonne Université / Technomage à Swapcard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1362-0359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088099849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un passage par l'École Normale Supérieure, rue d'Ulm, de 1998 à 2002, j'ai effectué une thèse en Informatique intitulée </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes du Web, Mesures d'Importance à la PageRank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2002 à 2004, sous la supervision de Michel Habib et Laurent Viennot. De 2005 à 2010, j'étais ingénieur de recherche dans l'équipe Traffic and Resource Management à Orange Labs, aka France Telecom R&D, aka CNET, au sein du laboratoire Transport & Packet Networks. En 2009, j'ai soutenu mon Habilitation à Diriger des Recherches intitulée </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du pair-à-pair : distribution de contenus, réseaux à préférences acycliques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2010 à 2024, j'ai travaillé au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, un laboratoire commun entre partenaires académiques et industriels, d'abord avec l'équipe-projet </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010-2013), et puis dans l'équipe MathDyn de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nokia Bell Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022, je suis Technomage (chercheur en intelligence artificielle) à </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding and verifying network properties locally with few output bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.169-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-019-00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding and verifying network properties locally with few output bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-019-00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleinberg's grid unchained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 826-827, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based Wi-Fi Direct Clustering for Cloud Access in Campus Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Iskounen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (3), pp.239--249. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-017-0598-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Balanced Fairness in Resource Pools: A Recursive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3154500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Service Processes in Euclidean Spaces: Existence and Ergodicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1-2), pp.95 - 140. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-017-9524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank: How to Refresh Old Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15427951.2015.1098756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of a network-aware P2P-TV application: the NAPA-WINE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpad Bakay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tivadar Szemethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (6), pp.154 -163. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2011.5784001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Real-World Complex Networks by Wandering on Random Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.104--121. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-008-0009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortus Interruptus : Trier des phoques en O(n log(n))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime Sorting Algorithms (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Joint Conference on Artificial Intelligence (IJCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju City, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloha, police d'états: Un contrôle d'admission implicite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating Correlated Estimations with (Almost) no Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trier des cochons sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariements, polytopes et dons d'organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois Algotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun with FUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUN with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Favignana, Italy. pp.21:1--21:13, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie à géométrie variable (à l'usage des algorithmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gismo : Mettez un tigre dans votre moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLC-SR : souple et solide à la fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Decraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0 = 0, c'est le truc du noyau ! Application aux files d'attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie de Panafieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul serveur vous manque, et tout est découplé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement du fronthaul 5G : c'est simple comme un coût de file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Kernels and Queues: when network calculus meets analytic combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie de Panafieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetCal 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter un nombre inconnu de coupons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Lamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon, Turing and Hats: Information Theory Incompleteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> WITMSE 2017 - Tenth Workshop on Information Theoretic Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la racine du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Network Design for FrontHaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Workshop on Next Generation Backhaul/Fronthaul Networks </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grille de Kleinberg, l’Univers et le Reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleinberg's Grid Reloaded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Principles of Distributed Systems (OPODIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2016.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a Condorcet Rule Have a Low Coalitional Manipulability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Den Haag, Netherlands. pp.707-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth AAAI Conference on Artificial Intelligence (AAAI-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry on the Utility Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Algorithmic Decision Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lexington, United States. pp.16, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23114-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Demand Response Solutions for Capacity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pioro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Innovations in Information Technology (IIT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INNOVATIONS.2015.7381509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de tables de routage par utilisation d'un ensemble représentatif d'en-têtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de La Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank: How to Refresh Old Crawls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Models for the Web Graph - 11th International Workshop (WAW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.148 - 160, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13123-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry on the Utility Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Meeting of the Society for Social Choice and Welfare (SSCW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection d'un chemin dans un réseau : étude de la manipulabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank : comment faire du neuf avec du vieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributedly Testing Cycle-Freeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 40th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nouan-le-Fuzelier, France. pp.15 - 28, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12340-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection du Best Paper AlgoTel 2012 : étude de la manipulabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeking through the BitTorrent Seedbox Hosting Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Traffic Monitoring and Analysis (TMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, London, United Kingdom. pp.115-126, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54999-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu généré par les utilisateurs : une étude sur DailyMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supra-extensibilité des réseaux P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Varloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Operator Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Internet Charging and QoS Technologies (ICQT 2013, collocated with the 9th International Conference on Network and Service Management CNSM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can P2P Networks be Super-Scalable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Varloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom 2013 - 32nd IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Months in DailyMotion: Dissecting User Video Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAC 2012 - 3rd International Workshop on TRaffic Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.613-618, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live seeding: Performance bounds of seeders for P2P live streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P'11 - International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. pp.172 -181, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2011.6038733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Optimizing for Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC - IEEE International Conference on Communications - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.1 -5, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in data-driven live streaming: Blessing or curse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Parallel Distributed Processing, Workshops and Phd Forum (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp.1 -8, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On resource aware algorithms in epidemic live streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2010 - 22nd International Teletraffic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.1 -8, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC.2010.5608724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Live Seeding: Efficiency of Seeders in P2P Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning of a Distributed VoD System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1--7, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Upload Bandwidth Threshold for Peer-to-Peer Video-on-Demand Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Parallel and Distributed Processing Symposium (IPDPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stable Configuration of Acyclic Preference-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Postelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.1440-1448, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion épidémique de chunks en quasi-direct : la taille compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de conservation de la bande passante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeedSiteRank : Algorithme parallèle pour un PageRank distribué en sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean Djungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manneback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CARI'2008, 9ème Colloque Africain sur la Recherche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic live streaming: optimal performance trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Twigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMETRICS '08 - ACM SIGMETRICS international conference on Measurement and modeling of computer systems - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annapolis, United States. pp.325--336, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1375457.1375494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with the Bandwidth Conservation Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P '08 - Eighth International Conference on Peer-to-Peer Computing - 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.140 -149, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2008.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievable Catalog Size in Peer-to-Peer Video-on-Demand Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Internnational Workshop on Peer-to-Peer Systems (IPTPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Tampa Bay, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilization in Preference-Based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P 2007 - Seventh IEEE International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Galway, Ireland. pp.203 -210, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Matching Theory to Understand P2P Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2007, International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Trees' Analysis of PULSE an Unstructured P2P Live Streaming System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper bounds for stabilization in acyclic preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS'07 - 9th international conference on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.372--382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification in P2P networks, Application to BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS'07, International Conference on Distributed Computing Systems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference Systems in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Euro-Par Conference - Euro-Par 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.825-834, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des méthodes de calcul de pagerank.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean Djungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manneback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CARI'2006, 8ème Colloque Africain sur la Recherche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects of the Global Ranking of Web Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Innovative Internet Community Systems (I2CS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Neuchâtel, Switzerland. pp.493-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Piece Issue and Upload Strategies in Flashcrowds and P2P-assisted Filesharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICT-ICIW '06 - Advanced International Conference on Telecommunications and International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Gosier, France. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BackRank: an Alternative for PageRank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '05 - Special interest tracks and posters of the 14th international conference on World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chiba, Japan. pp.1122-1123, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1062745.1062899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the back button in a random walk: application for pagerank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '04 - Special interest tracks and posters of the 13th international conference on World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, New York, United States. pp.370-371, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1013367.1013480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects locaux de l'importance globale des pages web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es rencontres francophones sur les Aspects Algorithmiques des Télécommunications (ALGOTEL'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la racine du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Telecom ParisTech. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476889v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwarding Tables Verification through Representative Header Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de La Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Paris Rocquencourt. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a voting system depend only on orders of preference reduces its manipulability rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making most voting systems meet the Condorcet criterion reduces their manipulability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spatial Point Processes with Uniform Births and Deaths by Random Connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the D-iteration algorithm: convergence rate and asynchronous distributed scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dohy Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Burnside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Interactions of Peers and Performance of File Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7713, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Carrier Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012-04-001, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Seeders for P2P Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7608, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in Distributed Live Streaming: Blessing or Curse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-OL-2009-09-001, 2009, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Does Matter (in P2P Live Streaming)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7032, INRIA. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Resource Aware Algorithms in Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7031, INRIA. 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Distributed Video-on-Demand: Theoretical Bounds and Practical Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6496, INRIA. 2008, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Random Graph to Small World by Wandering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6489, INRIA. 2008, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00268788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable configuration in acyclic preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Postelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6628, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00318621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference Systems in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6174, INRIA. 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00143790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Matching Theory to Understand P2P Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6075, INRIA. 2006, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification in P2P Networks - Application to BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6081, INRIA. 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">File Sharing in P2P : Missing Block Paradigmand upload strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5193, INRIA. 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects of the Global Ranking of Web Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5192, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure intrinsèque du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4663, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Manipulability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Computational Social Choice (ComSoC - 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pittsburgh, United States. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Structure in the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on the World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hungary. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du pair-à-pair : distribution de contenus, réseaux à préférences acycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes du Web, Mesures d'importance à la PageRank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Distributed Demand Response Solutions for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pioro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Innovation Technology in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.17 (163--179), 2017, 978-981-10-1741-4. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-1741-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion épidémique pour du contenu live</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand MATHIEU and Mikaêl SALAÜN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des technologies pair-à-pair, optimination, sécurité et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMÈS / LAVOISIER, pp.97-132, 2010, 9782746225794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shen, Xuemin and Yu, Heather and Buford, John and Akon, Mursalin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Peer-to-Peer Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.1165-1203, 2010, 978-0-387-09751-0. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09751-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce Zhu and Yuenan Li and Xiamu Niu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streaming Media Architectures, Techniques, and Applications: Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.311-336, 2010, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-831-5.ch013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Scoring Objects, a Method of Ranking an Object, a Software Product, and an Apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 18305203.4. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connection technique for reception by a terminal requiring at least one piece of broadcast content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 2090985 A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buena Muerte Social Club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Stochastic Matching: A Polytope Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Mahavir Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502084v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Loop Detection in Forwarding Networks and Representing Atoms in a Field of Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank Induced Topology for Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E6D41AC"/>
+    <w:nsid w:val="9DA04DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1362-0359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088099849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/tel-00667563" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/tel-00667414" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lincs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gang.inria.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bell-labs.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swapcard.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Arfaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pelc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-019-00355-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01567735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Hamidouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Iskounen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0598-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630420v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Norros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-017-9524-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Dang Huynh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2015.1098756" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mellia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Bakay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Szemethy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5784001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-008-0009-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caizergues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03739821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decraene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie de Panafieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sehier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deiss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pioro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INNOVATIONS.2015.7381509" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de La Paz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13123-8_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rossi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pujol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kauffmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817069v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314274" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2011.6038733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Hegde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502559" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470924" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2010.5608724" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668292v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Postelnicu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reynier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062060" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375494" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Jean Djungu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manneback" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2008.50" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2007.16" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159678v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lebedev" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Gai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_88" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.129" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062745.1062899" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1013367.1013480" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476889v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135109v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009134v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009136v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohy Hong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Burnside" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615523v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692096v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414706v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270406v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268788v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143790v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121604v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121974v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070800v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471711v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652582v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1741-4_12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668019v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09751-0_42" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-831-5.ch013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916427v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075498v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502084v6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mahavir Varma" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868778v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322040v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1362-0359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088099849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/tel-00667563" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/tel-00667414" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lincs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gang.inria.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bell-labs.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swapcard.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Arfaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pelc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-019-00355-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01567735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Hamidouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Iskounen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0598-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630420v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Norros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-017-9524-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Dang Huynh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2015.1098756" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mellia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Bakay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Szemethy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5784001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-008-0009-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caizergues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03739821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decraene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie de Panafieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sehier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deiss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pioro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INNOVATIONS.2015.7381509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de La Paz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13123-8_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rossi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pujol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kauffmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818551v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817069v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314274" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2011.6038733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Hegde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502559" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470924" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2010.5608724" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235272" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Postelnicu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reynier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062060" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Jean Djungu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manneback" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375494" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2008.50" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668512v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2007.16" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159678v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lebedev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Gai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_88" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.129" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062745.1062899" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1013367.1013480" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476889v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135109v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009136v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009134v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohy Hong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Burnside" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615523v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692096v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414706v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270406v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268788v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143790v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121604v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121974v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070800v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471711v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652582v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1741-4_12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668019v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09751-0_42" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-831-5.ch013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916427v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075498v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502084v6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mahavir Varma" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868778v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322040v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>