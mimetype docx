--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Mathieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé à Sorbonne Université / Technomage à Swapcard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1362-0359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088099849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un passage par l'École Normale Supérieure, rue d'Ulm, de 1998 à 2002, j'ai effectué une thèse en Informatique intitulée </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes du Web, Mesures d'Importance à la PageRank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2002 à 2004, sous la supervision de Michel Habib et Laurent Viennot. De 2005 à 2010, j'étais ingénieur de recherche dans l'équipe Traffic and Resource Management à Orange Labs, aka France Telecom R&D, aka CNET, au sein du laboratoire Transport & Packet Networks. En 2009, j'ai soutenu mon Habilitation à Diriger des Recherches intitulée </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du pair-à-pair : distribution de contenus, réseaux à préférences acycliques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2010 à 2024, j'ai travaillé au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, un laboratoire commun entre partenaires académiques et industriels, d'abord avec l'équipe-projet </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010-2013), et puis dans l'équipe MathDyn de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nokia Bell Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022, je suis Technomage (chercheur en intelligence artificielle) à </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding and verifying network properties locally with few output bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.169-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-019-00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding and verifying network properties locally with few output bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-019-00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleinberg's grid unchained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 826-827, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based Wi-Fi Direct Clustering for Cloud Access in Campus Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Iskounen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (3), pp.239--249. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-017-0598-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Balanced Fairness in Resource Pools: A Recursive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3154500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Service Processes in Euclidean Spaces: Existence and Ergodicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1-2), pp.95 - 140. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-017-9524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank: How to Refresh Old Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15427951.2015.1098756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of a network-aware P2P-TV application: the NAPA-WINE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpad Bakay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tivadar Szemethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (6), pp.154 -163. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2011.5784001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Real-World Complex Networks by Wandering on Random Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.104--121. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-008-0009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortus Interruptus : Trier des phoques en O(n log(n))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime Sorting Algorithms (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Joint Conference on Artificial Intelligence (IJCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju City, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloha, police d'états: Un contrôle d'admission implicite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating Correlated Estimations with (Almost) no Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trier des cochons sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariements, polytopes et dons d'organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois Algotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun with FUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUN with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Favignana, Italy. pp.21:1--21:13, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie à géométrie variable (à l'usage des algorithmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gismo : Mettez un tigre dans votre moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLC-SR : souple et solide à la fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Decraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0 = 0, c'est le truc du noyau ! Application aux files d'attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie de Panafieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul serveur vous manque, et tout est découplé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement du fronthaul 5G : c'est simple comme un coût de file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Kernels and Queues: when network calculus meets analytic combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie de Panafieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetCal 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter un nombre inconnu de coupons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Lamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon, Turing and Hats: Information Theory Incompleteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> WITMSE 2017 - Tenth Workshop on Information Theoretic Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la racine du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Network Design for FrontHaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Workshop on Next Generation Backhaul/Fronthaul Networks </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grille de Kleinberg, l’Univers et le Reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleinberg's Grid Reloaded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Principles of Distributed Systems (OPODIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2016.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a Condorcet Rule Have a Low Coalitional Manipulability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Den Haag, Netherlands. pp.707-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth AAAI Conference on Artificial Intelligence (AAAI-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry on the Utility Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Algorithmic Decision Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lexington, United States. pp.16, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23114-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Demand Response Solutions for Capacity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pioro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Innovations in Information Technology (IIT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INNOVATIONS.2015.7381509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de tables de routage par utilisation d'un ensemble représentatif d'en-têtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de La Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank: How to Refresh Old Crawls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Models for the Web Graph - 11th International Workshop (WAW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.148 - 160, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13123-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry on the Utility Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Meeting of the Society for Social Choice and Welfare (SSCW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection d'un chemin dans un réseau : étude de la manipulabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank : comment faire du neuf avec du vieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributedly Testing Cycle-Freeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 40th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nouan-le-Fuzelier, France. pp.15 - 28, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12340-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection du Best Paper AlgoTel 2012 : étude de la manipulabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeking through the BitTorrent Seedbox Hosting Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Traffic Monitoring and Analysis (TMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, London, United Kingdom. pp.115-126, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54999-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu généré par les utilisateurs : une étude sur DailyMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supra-extensibilité des réseaux P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Varloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Operator Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Internet Charging and QoS Technologies (ICQT 2013, collocated with the 9th International Conference on Network and Service Management CNSM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can P2P Networks be Super-Scalable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Varloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom 2013 - 32nd IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Months in DailyMotion: Dissecting User Video Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAC 2012 - 3rd International Workshop on TRaffic Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.613-618, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live seeding: Performance bounds of seeders for P2P live streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P'11 - International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. pp.172 -181, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2011.6038733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Optimizing for Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC - IEEE International Conference on Communications - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.1 -5, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in data-driven live streaming: Blessing or curse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Parallel Distributed Processing, Workshops and Phd Forum (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp.1 -8, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On resource aware algorithms in epidemic live streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2010 - 22nd International Teletraffic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.1 -8, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC.2010.5608724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Live Seeding: Efficiency of Seeders in P2P Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning of a Distributed VoD System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1--7, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Upload Bandwidth Threshold for Peer-to-Peer Video-on-Demand Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Parallel and Distributed Processing Symposium (IPDPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stable Configuration of Acyclic Preference-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Postelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.1440-1448, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion épidémique de chunks en quasi-direct : la taille compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de conservation de la bande passante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeedSiteRank : Algorithme parallèle pour un PageRank distribué en sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean Djungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manneback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CARI'2008, 9ème Colloque Africain sur la Recherche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic live streaming: optimal performance trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Twigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMETRICS '08 - ACM SIGMETRICS international conference on Measurement and modeling of computer systems - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annapolis, United States. pp.325--336, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1375457.1375494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with the Bandwidth Conservation Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P '08 - Eighth International Conference on Peer-to-Peer Computing - 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.140 -149, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2008.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievable Catalog Size in Peer-to-Peer Video-on-Demand Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Internnational Workshop on Peer-to-Peer Systems (IPTPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Tampa Bay, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilization in Preference-Based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P 2007 - Seventh IEEE International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Galway, Ireland. pp.203 -210, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Matching Theory to Understand P2P Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2007, International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Trees' Analysis of PULSE an Unstructured P2P Live Streaming System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper bounds for stabilization in acyclic preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS'07 - 9th international conference on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.372--382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification in P2P networks, Application to BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS'07, International Conference on Distributed Computing Systems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference Systems in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Euro-Par Conference - Euro-Par 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.825-834, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des méthodes de calcul de pagerank.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean Djungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manneback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CARI'2006, 8ème Colloque Africain sur la Recherche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects of the Global Ranking of Web Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Innovative Internet Community Systems (I2CS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Neuchâtel, Switzerland. pp.493-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Piece Issue and Upload Strategies in Flashcrowds and P2P-assisted Filesharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICT-ICIW '06 - Advanced International Conference on Telecommunications and International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Gosier, France. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BackRank: an Alternative for PageRank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '05 - Special interest tracks and posters of the 14th international conference on World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chiba, Japan. pp.1122-1123, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1062745.1062899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the back button in a random walk: application for pagerank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '04 - Special interest tracks and posters of the 13th international conference on World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, New York, United States. pp.370-371, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1013367.1013480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects locaux de l'importance globale des pages web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es rencontres francophones sur les Aspects Algorithmiques des Télécommunications (ALGOTEL'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la racine du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Telecom ParisTech. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476889v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwarding Tables Verification through Representative Header Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de La Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Paris Rocquencourt. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a voting system depend only on orders of preference reduces its manipulability rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making most voting systems meet the Condorcet criterion reduces their manipulability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spatial Point Processes with Uniform Births and Deaths by Random Connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the D-iteration algorithm: convergence rate and asynchronous distributed scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dohy Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Burnside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Interactions of Peers and Performance of File Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7713, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Carrier Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012-04-001, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Seeders for P2P Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7608, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in Distributed Live Streaming: Blessing or Curse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-OL-2009-09-001, 2009, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Does Matter (in P2P Live Streaming)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7032, INRIA. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Resource Aware Algorithms in Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7031, INRIA. 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Distributed Video-on-Demand: Theoretical Bounds and Practical Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6496, INRIA. 2008, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Random Graph to Small World by Wandering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6489, INRIA. 2008, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00268788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable configuration in acyclic preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Postelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6628, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00318621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference Systems in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6174, INRIA. 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00143790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Matching Theory to Understand P2P Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6075, INRIA. 2006, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification in P2P Networks - Application to BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6081, INRIA. 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">File Sharing in P2P : Missing Block Paradigmand upload strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5193, INRIA. 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects of the Global Ranking of Web Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5192, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure intrinsèque du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4663, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Manipulability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Computational Social Choice (ComSoC - 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pittsburgh, United States. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Structure in the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on the World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hungary. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du pair-à-pair : distribution de contenus, réseaux à préférences acycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes du Web, Mesures d'importance à la PageRank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Distributed Demand Response Solutions for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pioro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Innovation Technology in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.17 (163--179), 2017, 978-981-10-1741-4. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-1741-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion épidémique pour du contenu live</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand MATHIEU and Mikaêl SALAÜN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des technologies pair-à-pair, optimination, sécurité et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMÈS / LAVOISIER, pp.97-132, 2010, 9782746225794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shen, Xuemin and Yu, Heather and Buford, John and Akon, Mursalin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Peer-to-Peer Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.1165-1203, 2010, 978-0-387-09751-0. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09751-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce Zhu and Yuenan Li and Xiamu Niu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streaming Media Architectures, Techniques, and Applications: Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.311-336, 2010, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-831-5.ch013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Scoring Objects, a Method of Ranking an Object, a Software Product, and an Apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 18305203.4. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connection technique for reception by a terminal requiring at least one piece of broadcast content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 2090985 A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buena Muerte Social Club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Stochastic Matching: A Polytope Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Mahavir Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502084v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Loop Detection in Forwarding Networks and Representing Atoms in a Field of Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank Induced Topology for Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Mathieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé à Sorbonne Université / Technomage à Swapcard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1362-0359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088099849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un passage par l'École Normale Supérieure, rue d'Ulm, de 1998 à 2002, j'ai effectué une thèse en Informatique intitulée </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes du Web, Mesures d'Importance à la PageRank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2002 à 2004, sous la supervision de Michel Habib et Laurent Viennot. De 2005 à 2010, j'étais ingénieur de recherche dans l'équipe Traffic and Resource Management à Orange Labs, aka France Telecom R&D, aka CNET, au sein du laboratoire Transport & Packet Networks. En 2009, j'ai soutenu mon Habilitation à Diriger des Recherches intitulée </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du pair-à-pair : distribution de contenus, réseaux à préférences acycliques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2010 à 2024, j'ai travaillé au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, un laboratoire commun entre partenaires académiques et industriels, d'abord avec l'équipe-projet </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010-2013), et puis dans l'équipe MathDyn de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nokia Bell Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022, je suis Technomage (chercheur en intelligence artificielle) à </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding and verifying network properties locally with few output bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.169-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-019-00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleinberg's grid unchained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 826-827, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding and verifying network properties locally with few output bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-019-00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based Wi-Fi Direct Clustering for Cloud Access in Campus Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Iskounen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (3), pp.239--249. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-017-0598-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Balanced Fairness in Resource Pools: A Recursive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3154500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Service Processes in Euclidean Spaces: Existence and Ergodicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1-2), pp.95 - 140. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-017-9524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank: How to Refresh Old Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15427951.2015.1098756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of a network-aware P2P-TV application: the NAPA-WINE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpad Bakay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tivadar Szemethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (6), pp.154 -163. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2011.5784001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Real-World Complex Networks by Wandering on Random Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.104--121. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-008-0009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière s'amuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh-Minh Bui-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Tighilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortus Interruptus : Trier des phoques en O(n log(n))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime Sorting Algorithms (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Joint Conference on Artificial Intelligence (IJCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju City, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloha, police d'états: Un contrôle d'admission implicite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating Correlated Estimations with (Almost) no Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trier des cochons sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariements, polytopes et dons d'organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois Algotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun with FUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUN with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Favignana, Italy. pp.21:1--21:13, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie à géométrie variable (à l'usage des algorithmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gismo : Mettez un tigre dans votre moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLC-SR : souple et solide à la fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Decraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0 = 0, c'est le truc du noyau ! Application aux files d'attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie de Panafieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul serveur vous manque, et tout est découplé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement du fronthaul 5G : c'est simple comme un coût de file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Kernels and Queues: when network calculus meets analytic combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie de Panafieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetCal 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter un nombre inconnu de coupons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Lamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon, Turing and Hats: Information Theory Incompleteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> WITMSE 2017 - Tenth Workshop on Information Theoretic Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la racine du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Network Design for FrontHaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Workshop on Next Generation Backhaul/Fronthaul Networks </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grille de Kleinberg, l’Univers et le Reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleinberg's Grid Reloaded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Principles of Distributed Systems (OPODIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2016.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a Condorcet Rule Have a Low Coalitional Manipulability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Den Haag, Netherlands. pp.707-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth AAAI Conference on Artificial Intelligence (AAAI-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Demand Response Solutions for Capacity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pioro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Innovations in Information Technology (IIT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INNOVATIONS.2015.7381509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry on the Utility Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Algorithmic Decision Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lexington, United States. pp.16, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23114-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de tables de routage par utilisation d'un ensemble représentatif d'en-têtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de La Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank: How to Refresh Old Crawls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Models for the Web Graph - 11th International Workshop (WAW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.148 - 160, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13123-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry on the Utility Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Meeting of the Society for Social Choice and Welfare (SSCW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection d'un chemin dans un réseau : étude de la manipulabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank : comment faire du neuf avec du vieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributedly Testing Cycle-Freeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 40th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nouan-le-Fuzelier, France. pp.15 - 28, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12340-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection du Best Paper AlgoTel 2012 : étude de la manipulabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeking through the BitTorrent Seedbox Hosting Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Traffic Monitoring and Analysis (TMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, London, United Kingdom. pp.115-126, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54999-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu généré par les utilisateurs : une étude sur DailyMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supra-extensibilité des réseaux P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Varloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Operator Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Internet Charging and QoS Technologies (ICQT 2013, collocated with the 9th International Conference on Network and Service Management CNSM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can P2P Networks be Super-Scalable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Varloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom 2013 - 32nd IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Months in DailyMotion: Dissecting User Video Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAC 2012 - 3rd International Workshop on TRaffic Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.613-618, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live seeding: Performance bounds of seeders for P2P live streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P'11 - International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. pp.172 -181, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2011.6038733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Optimizing for Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC - IEEE International Conference on Communications - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.1 -5, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in data-driven live streaming: Blessing or curse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Parallel Distributed Processing, Workshops and Phd Forum (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp.1 -8, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On resource aware algorithms in epidemic live streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2010 - 22nd International Teletraffic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.1 -8, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC.2010.5608724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Live Seeding: Efficiency of Seeders in P2P Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning of a Distributed VoD System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1--7, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Upload Bandwidth Threshold for Peer-to-Peer Video-on-Demand Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Parallel and Distributed Processing Symposium (IPDPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stable Configuration of Acyclic Preference-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Postelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.1440-1448, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion épidémique de chunks en quasi-direct : la taille compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de conservation de la bande passante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeedSiteRank : Algorithme parallèle pour un PageRank distribué en sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean Djungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manneback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CARI'2008, 9ème Colloque Africain sur la Recherche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic live streaming: optimal performance trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Twigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMETRICS '08 - ACM SIGMETRICS international conference on Measurement and modeling of computer systems - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annapolis, United States. pp.325--336, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1375457.1375494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with the Bandwidth Conservation Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P '08 - Eighth International Conference on Peer-to-Peer Computing - 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.140 -149, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2008.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievable Catalog Size in Peer-to-Peer Video-on-Demand Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Internnational Workshop on Peer-to-Peer Systems (IPTPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Tampa Bay, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilization in Preference-Based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P 2007 - Seventh IEEE International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Galway, Ireland. pp.203 -210, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Matching Theory to Understand P2P Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2007, International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Trees' Analysis of PULSE an Unstructured P2P Live Streaming System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper bounds for stabilization in acyclic preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS'07 - 9th international conference on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.372--382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification in P2P networks, Application to BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS'07, International Conference on Distributed Computing Systems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference Systems in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Euro-Par Conference - Euro-Par 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.825-834, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des méthodes de calcul de pagerank.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean Djungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manneback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CARI'2006, 8ème Colloque Africain sur la Recherche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects of the Global Ranking of Web Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Innovative Internet Community Systems (I2CS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Neuchâtel, Switzerland. pp.493-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Piece Issue and Upload Strategies in Flashcrowds and P2P-assisted Filesharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICT-ICIW '06 - Advanced International Conference on Telecommunications and International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Gosier, France. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BackRank: an Alternative for PageRank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '05 - Special interest tracks and posters of the 14th international conference on World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chiba, Japan. pp.1122-1123, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1062745.1062899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the back button in a random walk: application for pagerank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '04 - Special interest tracks and posters of the 13th international conference on World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, New York, United States. pp.370-371, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1013367.1013480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects locaux de l'importance globale des pages web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es rencontres francophones sur les Aspects Algorithmiques des Télécommunications (ALGOTEL'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la racine du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Telecom ParisTech. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476889v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwarding Tables Verification through Representative Header Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de La Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Paris Rocquencourt. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a voting system depend only on orders of preference reduces its manipulability rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making most voting systems meet the Condorcet criterion reduces their manipulability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spatial Point Processes with Uniform Births and Deaths by Random Connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the D-iteration algorithm: convergence rate and asynchronous distributed scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dohy Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Burnside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Interactions of Peers and Performance of File Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7713, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Carrier Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012-04-001, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Seeders for P2P Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7608, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in Distributed Live Streaming: Blessing or Curse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-OL-2009-09-001, 2009, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Does Matter (in P2P Live Streaming)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7032, INRIA. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Resource Aware Algorithms in Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7031, INRIA. 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Distributed Video-on-Demand: Theoretical Bounds and Practical Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6496, INRIA. 2008, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Random Graph to Small World by Wandering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6489, INRIA. 2008, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00268788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable configuration in acyclic preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Postelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6628, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00318621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference Systems in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6174, INRIA. 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00143790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Matching Theory to Understand P2P Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6075, INRIA. 2006, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification in P2P Networks - Application to BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6081, INRIA. 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">File Sharing in P2P : Missing Block Paradigmand upload strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5193, INRIA. 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects of the Global Ranking of Web Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5192, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure intrinsèque du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4663, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Manipulability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Computational Social Choice (ComSoC - 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pittsburgh, United States. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Structure in the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on the World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hungary. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du pair-à-pair : distribution de contenus, réseaux à préférences acycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes du Web, Mesures d'importance à la PageRank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Distributed Demand Response Solutions for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pioro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Innovation Technology in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.17 (163--179), 2017, 978-981-10-1741-4. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-1741-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion épidémique pour du contenu live</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand MATHIEU and Mikaêl SALAÜN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des technologies pair-à-pair, optimination, sécurité et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMÈS / LAVOISIER, pp.97-132, 2010, 9782746225794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shen, Xuemin and Yu, Heather and Buford, John and Akon, Mursalin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Peer-to-Peer Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.1165-1203, 2010, 978-0-387-09751-0. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09751-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce Zhu and Yuenan Li and Xiamu Niu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streaming Media Architectures, Techniques, and Applications: Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.311-336, 2010, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-831-5.ch013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Scoring Objects, a Method of Ranking an Object, a Software Product, and an Apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 18305203.4. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connection technique for reception by a terminal requiring at least one piece of broadcast content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 2090985 A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buena Muerte Social Club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Stochastic Matching: A Polytope Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Mahavir Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502084v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Loop Detection in Forwarding Networks and Representing Atoms in a Field of Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank Induced Topology for Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DA04DE4"/>
+    <w:nsid w:val="F6F57637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1362-0359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088099849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/tel-00667563" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/tel-00667414" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lincs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gang.inria.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bell-labs.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swapcard.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Arfaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pelc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-019-00355-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01567735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Hamidouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Iskounen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0598-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630420v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Norros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-017-9524-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Dang Huynh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2015.1098756" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mellia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Bakay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Szemethy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5784001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-008-0009-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caizergues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03739821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decraene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie de Panafieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sehier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deiss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pioro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INNOVATIONS.2015.7381509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de La Paz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13123-8_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rossi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pujol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kauffmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818551v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817069v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314274" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2011.6038733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Hegde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502559" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470924" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2010.5608724" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235272" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Postelnicu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reynier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062060" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Jean Djungu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manneback" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375494" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2008.50" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668512v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2007.16" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159678v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lebedev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Gai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_88" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.129" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062745.1062899" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1013367.1013480" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476889v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135109v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009136v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009134v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohy Hong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Burnside" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615523v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692096v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414706v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270406v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268788v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143790v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121604v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121974v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070800v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471711v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652582v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1741-4_12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668019v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09751-0_42" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-831-5.ch013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916427v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075498v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502084v6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mahavir Varma" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868778v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322040v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1362-0359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088099849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/tel-00667563" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/tel-00667414" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lincs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gang.inria.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bell-labs.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swapcard.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Arfaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pelc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-019-00355-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01567735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Hamidouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Iskounen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0598-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630420v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Norros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-017-9524-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Dang Huynh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2015.1098756" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mellia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Bakay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Szemethy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5784001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-008-0009-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Bui-Xuan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Tighilt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caizergues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03739821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decraene" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie de Panafieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sehier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deiss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pioro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INNOVATIONS.2015.7381509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148595v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de La Paz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13123-8_12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396477v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pujol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kauffmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818551v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314274" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2011.6038733" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Hegde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502559" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470924" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2010.5608724" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235272" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Postelnicu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reynier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Jean Djungu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manneback" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375494" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668531v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2008.50" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2007.16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lebedev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Gai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176953v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_88" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668275v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062745.1062899" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668339v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1013367.1013480" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471708v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476889v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262130v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059857v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohy Hong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Burnside" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615523v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270406v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268788v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143790v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121604v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121974v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070799v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070800v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071922v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095992v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471711v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667563v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652582v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1741-4_12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668019v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667351v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09751-0_42" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668018v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-831-5.ch013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502084v6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mahavir Varma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>