--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Mathieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé à Sorbonne Université / Technomage à Swapcard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1362-0359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088099849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un passage par l'École Normale Supérieure, rue d'Ulm, de 1998 à 2002, j'ai effectué une thèse en Informatique intitulée </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes du Web, Mesures d'Importance à la PageRank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2002 à 2004, sous la supervision de Michel Habib et Laurent Viennot. De 2005 à 2010, j'étais ingénieur de recherche dans l'équipe Traffic and Resource Management à Orange Labs, aka France Telecom R&D, aka CNET, au sein du laboratoire Transport & Packet Networks. En 2009, j'ai soutenu mon Habilitation à Diriger des Recherches intitulée </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du pair-à-pair : distribution de contenus, réseaux à préférences acycliques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2010 à 2024, j'ai travaillé au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, un laboratoire commun entre partenaires académiques et industriels, d'abord avec l'équipe-projet </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010-2013), et puis dans l'équipe MathDyn de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nokia Bell Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022, je suis Technomage (chercheur en intelligence artificielle) à </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding and verifying network properties locally with few output bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.169-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-019-00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleinberg's grid unchained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 826-827, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding and verifying network properties locally with few output bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-019-00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based Wi-Fi Direct Clustering for Cloud Access in Campus Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Iskounen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (3), pp.239--249. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-017-0598-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Balanced Fairness in Resource Pools: A Recursive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3154500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Service Processes in Euclidean Spaces: Existence and Ergodicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1-2), pp.95 - 140. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-017-9524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank: How to Refresh Old Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15427951.2015.1098756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of a network-aware P2P-TV application: the NAPA-WINE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpad Bakay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tivadar Szemethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (6), pp.154 -163. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2011.5784001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Real-World Complex Networks by Wandering on Random Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.104--121. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-008-0009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière s'amuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh-Minh Bui-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Tighilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortus Interruptus : Trier des phoques en O(n log(n))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime Sorting Algorithms (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Joint Conference on Artificial Intelligence (IJCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju City, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloha, police d'états: Un contrôle d'admission implicite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating Correlated Estimations with (Almost) no Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trier des cochons sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariements, polytopes et dons d'organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois Algotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun with FUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUN with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Favignana, Italy. pp.21:1--21:13, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie à géométrie variable (à l'usage des algorithmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gismo : Mettez un tigre dans votre moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLC-SR : souple et solide à la fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Decraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0 = 0, c'est le truc du noyau ! Application aux files d'attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie de Panafieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul serveur vous manque, et tout est découplé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement du fronthaul 5G : c'est simple comme un coût de file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Kernels and Queues: when network calculus meets analytic combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie de Panafieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetCal 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter un nombre inconnu de coupons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Lamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon, Turing and Hats: Information Theory Incompleteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> WITMSE 2017 - Tenth Workshop on Information Theoretic Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la racine du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Network Design for FrontHaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Workshop on Next Generation Backhaul/Fronthaul Networks </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grille de Kleinberg, l’Univers et le Reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleinberg's Grid Reloaded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Principles of Distributed Systems (OPODIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2016.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a Condorcet Rule Have a Low Coalitional Manipulability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Den Haag, Netherlands. pp.707-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth AAAI Conference on Artificial Intelligence (AAAI-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Demand Response Solutions for Capacity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pioro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Innovations in Information Technology (IIT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INNOVATIONS.2015.7381509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry on the Utility Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Algorithmic Decision Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lexington, United States. pp.16, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23114-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de tables de routage par utilisation d'un ensemble représentatif d'en-têtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de La Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank: How to Refresh Old Crawls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Models for the Web Graph - 11th International Workshop (WAW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.148 - 160, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13123-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry on the Utility Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Meeting of the Society for Social Choice and Welfare (SSCW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection d'un chemin dans un réseau : étude de la manipulabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank : comment faire du neuf avec du vieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributedly Testing Cycle-Freeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 40th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nouan-le-Fuzelier, France. pp.15 - 28, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12340-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection du Best Paper AlgoTel 2012 : étude de la manipulabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeking through the BitTorrent Seedbox Hosting Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Traffic Monitoring and Analysis (TMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, London, United Kingdom. pp.115-126, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54999-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu généré par les utilisateurs : une étude sur DailyMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supra-extensibilité des réseaux P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Varloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Operator Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Internet Charging and QoS Technologies (ICQT 2013, collocated with the 9th International Conference on Network and Service Management CNSM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can P2P Networks be Super-Scalable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Varloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom 2013 - 32nd IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Months in DailyMotion: Dissecting User Video Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAC 2012 - 3rd International Workshop on TRaffic Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.613-618, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live seeding: Performance bounds of seeders for P2P live streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P'11 - International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. pp.172 -181, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2011.6038733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Optimizing for Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC - IEEE International Conference on Communications - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.1 -5, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in data-driven live streaming: Blessing or curse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Parallel Distributed Processing, Workshops and Phd Forum (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp.1 -8, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On resource aware algorithms in epidemic live streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2010 - 22nd International Teletraffic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.1 -8, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC.2010.5608724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Live Seeding: Efficiency of Seeders in P2P Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning of a Distributed VoD System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1--7, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Upload Bandwidth Threshold for Peer-to-Peer Video-on-Demand Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Parallel and Distributed Processing Symposium (IPDPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stable Configuration of Acyclic Preference-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Postelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.1440-1448, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion épidémique de chunks en quasi-direct : la taille compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de conservation de la bande passante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeedSiteRank : Algorithme parallèle pour un PageRank distribué en sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean Djungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manneback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CARI'2008, 9ème Colloque Africain sur la Recherche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic live streaming: optimal performance trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Twigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMETRICS '08 - ACM SIGMETRICS international conference on Measurement and modeling of computer systems - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annapolis, United States. pp.325--336, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1375457.1375494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with the Bandwidth Conservation Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P '08 - Eighth International Conference on Peer-to-Peer Computing - 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.140 -149, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2008.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievable Catalog Size in Peer-to-Peer Video-on-Demand Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Internnational Workshop on Peer-to-Peer Systems (IPTPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Tampa Bay, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilization in Preference-Based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P 2007 - Seventh IEEE International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Galway, Ireland. pp.203 -210, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Matching Theory to Understand P2P Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2007, International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Trees' Analysis of PULSE an Unstructured P2P Live Streaming System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper bounds for stabilization in acyclic preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS'07 - 9th international conference on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.372--382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification in P2P networks, Application to BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS'07, International Conference on Distributed Computing Systems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference Systems in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Euro-Par Conference - Euro-Par 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.825-834, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des méthodes de calcul de pagerank.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean Djungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manneback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CARI'2006, 8ème Colloque Africain sur la Recherche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects of the Global Ranking of Web Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Innovative Internet Community Systems (I2CS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Neuchâtel, Switzerland. pp.493-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Piece Issue and Upload Strategies in Flashcrowds and P2P-assisted Filesharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICT-ICIW '06 - Advanced International Conference on Telecommunications and International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Gosier, France. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BackRank: an Alternative for PageRank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '05 - Special interest tracks and posters of the 14th international conference on World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chiba, Japan. pp.1122-1123, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1062745.1062899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the back button in a random walk: application for pagerank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '04 - Special interest tracks and posters of the 13th international conference on World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, New York, United States. pp.370-371, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1013367.1013480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects locaux de l'importance globale des pages web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es rencontres francophones sur les Aspects Algorithmiques des Télécommunications (ALGOTEL'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la racine du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Telecom ParisTech. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476889v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwarding Tables Verification through Representative Header Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de La Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Paris Rocquencourt. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a voting system depend only on orders of preference reduces its manipulability rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making most voting systems meet the Condorcet criterion reduces their manipulability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spatial Point Processes with Uniform Births and Deaths by Random Connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the D-iteration algorithm: convergence rate and asynchronous distributed scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dohy Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Burnside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Interactions of Peers and Performance of File Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7713, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Carrier Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012-04-001, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Seeders for P2P Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7608, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in Distributed Live Streaming: Blessing or Curse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-OL-2009-09-001, 2009, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Does Matter (in P2P Live Streaming)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7032, INRIA. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Resource Aware Algorithms in Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7031, INRIA. 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Distributed Video-on-Demand: Theoretical Bounds and Practical Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6496, INRIA. 2008, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Random Graph to Small World by Wandering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6489, INRIA. 2008, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00268788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable configuration in acyclic preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Postelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6628, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00318621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference Systems in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6174, INRIA. 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00143790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Matching Theory to Understand P2P Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6075, INRIA. 2006, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification in P2P Networks - Application to BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6081, INRIA. 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">File Sharing in P2P : Missing Block Paradigmand upload strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5193, INRIA. 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects of the Global Ranking of Web Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5192, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure intrinsèque du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4663, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Manipulability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Computational Social Choice (ComSoC - 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pittsburgh, United States. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Structure in the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on the World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hungary. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du pair-à-pair : distribution de contenus, réseaux à préférences acycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes du Web, Mesures d'importance à la PageRank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Distributed Demand Response Solutions for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pioro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Innovation Technology in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.17 (163--179), 2017, 978-981-10-1741-4. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-1741-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion épidémique pour du contenu live</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand MATHIEU and Mikaêl SALAÜN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des technologies pair-à-pair, optimination, sécurité et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMÈS / LAVOISIER, pp.97-132, 2010, 9782746225794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shen, Xuemin and Yu, Heather and Buford, John and Akon, Mursalin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Peer-to-Peer Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.1165-1203, 2010, 978-0-387-09751-0. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09751-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce Zhu and Yuenan Li and Xiamu Niu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streaming Media Architectures, Techniques, and Applications: Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.311-336, 2010, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-831-5.ch013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Scoring Objects, a Method of Ranking an Object, a Software Product, and an Apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 18305203.4. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connection technique for reception by a terminal requiring at least one piece of broadcast content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 2090985 A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buena Muerte Social Club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Stochastic Matching: A Polytope Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Mahavir Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502084v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Loop Detection in Forwarding Networks and Representing Atoms in a Field of Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank Induced Topology for Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Mathieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé à Sorbonne Université / Technomage à Swapcard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1362-0359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088099849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un passage par l'École Normale Supérieure, rue d'Ulm, de 1998 à 2002, j'ai effectué une thèse en Informatique intitulée </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes du Web, Mesures d'Importance à la PageRank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2002 à 2004, sous la supervision de Michel Habib et Laurent Viennot. De 2005 à 2010, j'étais ingénieur de recherche dans l'équipe Traffic and Resource Management à Orange Labs, aka France Telecom R&D, aka CNET, au sein du laboratoire Transport & Packet Networks. En 2009, j'ai soutenu mon Habilitation à Diriger des Recherches intitulée </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du pair-à-pair : distribution de contenus, réseaux à préférences acycliques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2010 à 2024, j'ai travaillé au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, un laboratoire commun entre partenaires académiques et industriels, d'abord avec l'équipe-projet </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010-2013), et puis dans l'équipe MathDyn de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nokia Bell Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022, je suis Technomage (chercheur en intelligence artificielle) à </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding and verifying network properties locally with few output bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.169-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-019-00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleinberg's grid unchained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 826-827, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding and verifying network properties locally with few output bits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-019-00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based Wi-Fi Direct Clustering for Cloud Access in Campus Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Iskounen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (3), pp.239--249. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-017-0598-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Balanced Fairness in Resource Pools: A Recursive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3154500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Service Processes in Euclidean Spaces: Existence and Ergodicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1-2), pp.95 - 140. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-017-9524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank: How to Refresh Old Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15427951.2015.1098756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of a network-aware P2P-TV application: the NAPA-WINE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Birke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpad Bakay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tivadar Szemethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (6), pp.154 -163. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2011.5784001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Real-World Complex Networks by Wandering on Random Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.104--121. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-008-0009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière s'amuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh-Minh Bui-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Tighilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortus Interruptus : Trier des phoques en O(n log(n))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime Sorting Algorithms (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Joint Conference on Artificial Intelligence (IJCAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju City, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloha, police d'états: Un contrôle d'admission implicite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trier des cochons sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating Correlated Estimations with (Almost) no Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois Algotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariements, polytopes et dons d'organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun with FUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUN with Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Favignana, Italy. pp.21:1--21:13, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie à géométrie variable (à l'usage des algorithmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gismo : Mettez un tigre dans votre moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLC-SR : souple et solide à la fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Decraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0 = 0, c'est le truc du noyau ! Application aux files d'attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie de Panafieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul serveur vous manque, et tout est découplé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement du fronthaul 5G : c'est simple comme un coût de file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Kernels and Queues: when network calculus meets analytic combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie de Panafieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetCal 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter un nombre inconnu de coupons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Lamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la racine du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon, Turing and Hats: Information Theory Incompleteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> WITMSE 2017 - Tenth Workshop on Information Theoretic Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Network Design for FrontHaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Workshop on Next Generation Backhaul/Fronthaul Networks </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grille de Kleinberg, l’Univers et le Reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleinberg's Grid Reloaded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Principles of Distributed Systems (OPODIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2016.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a Condorcet Rule Have a Low Coalitional Manipulability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Den Haag, Netherlands. pp.707-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth AAAI Conference on Artificial Intelligence (AAAI-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Demand Response Solutions for Capacity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pioro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Innovations in Information Technology (IIT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INNOVATIONS.2015.7381509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry on the Utility Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Algorithmic Decision Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lexington, United States. pp.16, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23114-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de tables de routage par utilisation d'un ensemble représentatif d'en-têtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de La Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank: How to Refresh Old Crawls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Models for the Web Graph - 11th International Workshop (WAW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.148 - 160, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13123-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry on the Utility Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Meeting of the Society for Social Choice and Welfare (SSCW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection d'un chemin dans un réseau : étude de la manipulabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveRank : comment faire du neuf avec du vieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributedly Testing Cycle-Freeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 40th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nouan-le-Fuzelier, France. pp.15 - 28, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12340-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection du Best Paper AlgoTel 2012 : étude de la manipulabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeking through the BitTorrent Seedbox Hosting Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Traffic Monitoring and Analysis (TMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, London, United Kingdom. pp.115-126, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54999-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Operator Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Internet Charging and QoS Technologies (ICQT 2013, collocated with the 9th International Conference on Network and Service Management CNSM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supra-extensibilité des réseaux P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Varloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu généré par les utilisateurs : une étude sur DailyMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can P2P Networks be Super-Scalable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Varloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom 2013 - 32nd IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Months in DailyMotion: Dissecting User Video Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAC 2012 - 3rd International Workshop on TRaffic Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.613-618, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live seeding: Performance bounds of seeders for P2P live streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P'11 - International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. pp.172 -181, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2011.6038733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Optimizing for Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC - IEEE International Conference on Communications - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.1 -5, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in data-driven live streaming: Blessing or curse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Parallel Distributed Processing, Workshops and Phd Forum (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp.1 -8, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On resource aware algorithms in epidemic live streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 2010 - 22nd International Teletraffic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.1 -8, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC.2010.5608724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Live Seeding: Efficiency of Seeders in P2P Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning of a Distributed VoD System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1--7, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Upload Bandwidth Threshold for Peer-to-Peer Video-on-Demand Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Parallel and Distributed Processing Symposium (IPDPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stable Configuration of Acyclic Preference-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Postelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.1440-1448, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion épidémique de chunks en quasi-direct : la taille compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic live streaming: optimal performance trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Twigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMETRICS '08 - ACM SIGMETRICS international conference on Measurement and modeling of computer systems - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annapolis, United States. pp.325--336, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1375457.1375494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de conservation de la bande passante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeedSiteRank : Algorithme parallèle pour un PageRank distribué en sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean Djungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manneback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CARI'2008, 9ème Colloque Africain sur la Recherche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with the Bandwidth Conservation Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P '08 - Eighth International Conference on Peer-to-Peer Computing - 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.140 -149, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2008.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievable Catalog Size in Peer-to-Peer Video-on-Demand Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Internnational Workshop on Peer-to-Peer Systems (IPTPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Tampa Bay, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Trees' Analysis of PULSE an Unstructured P2P Live Streaming System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilization in Preference-Based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P 2007 - Seventh IEEE International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Galway, Ireland. pp.203 -210, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Matching Theory to Understand P2P Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2007, International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper bounds for stabilization in acyclic preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS'07 - 9th international conference on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.372--382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification in P2P networks, Application to BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS'07, International Conference on Distributed Computing Systems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference Systems in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Euro-Par Conference - Euro-Par 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.825-834, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des méthodes de calcul de pagerank.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean Djungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manneback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CARI'2006, 8ème Colloque Africain sur la Recherche en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects of the Global Ranking of Web Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Innovative Internet Community Systems (I2CS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Neuchâtel, Switzerland. pp.493-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Piece Issue and Upload Strategies in Flashcrowds and P2P-assisted Filesharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICT-ICIW '06 - Advanced International Conference on Telecommunications and International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Gosier, France. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BackRank: an Alternative for PageRank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '05 - Special interest tracks and posters of the 14th international conference on World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chiba, Japan. pp.1122-1123, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1062745.1062899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the back button in a random walk: application for pagerank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '04 - Special interest tracks and posters of the 13th international conference on World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, New York, United States. pp.370-371, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1013367.1013480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects locaux de l'importance globale des pages web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es rencontres francophones sur les Aspects Algorithmiques des Télécommunications (ALGOTEL'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la racine du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Telecom ParisTech. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476889v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwarding Tables Verification through Representative Header Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de La Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Paris Rocquencourt. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVVAMP: Simulator of Various Voting Algorithms in Manipulating Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making most voting systems meet the Condorcet criterion reduces their manipulability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a voting system depend only on orders of preference reduces its manipulability rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spatial Point Processes with Uniform Births and Deaths by Random Connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the D-iteration algorithm: convergence rate and asynchronous distributed scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dohy Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Burnside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Interactions of Peers and Performance of File Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Norros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7713, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Manipulability of Voting Systems: Application to Multi-Carrier Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012-04-001, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Seeders for P2P Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7608, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in Distributed Live Streaming: Blessing or Curse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-OL-2009-09-001, 2009, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Does Matter (in P2P Live Streaming)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7032, INRIA. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Resource Aware Algorithms in Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7031, INRIA. 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Distributed Video-on-Demand: Theoretical Bounds and Practical Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6496, INRIA. 2008, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Random Graph to Small World by Wandering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6489, INRIA. 2008, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00268788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stable configuration in acyclic preference-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Postelnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6628, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00318621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference Systems in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6174, INRIA. 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00143790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Matching Theory to Understand P2P Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6075, INRIA. 2006, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification in P2P Networks - Application to BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Montgolfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6081, INRIA. 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">File Sharing in P2P : Missing Block Paradigmand upload strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5193, INRIA. 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects of the Global Ranking of Web Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5192, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure intrinsèque du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4663, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Manipulability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Computational Social Choice (ComSoC - 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pittsburgh, United States. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Structure in the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on the World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hungary. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du pair-à-pair : distribution de contenus, réseaux à préférences acycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes du Web, Mesures d'importance à la PageRank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Distributed Demand Response Solutions for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pioro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Innovation Technology in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.17 (163--179), 2017, 978-981-10-1741-4. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-1741-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion épidémique pour du contenu live</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand MATHIEU and Mikaêl SALAÜN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des technologies pair-à-pair, optimination, sécurité et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMÈS / LAVOISIER, pp.97-132, 2010, 9782746225794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic Preference-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shen, Xuemin and Yu, Heather and Buford, John and Akon, Mursalin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Peer-to-Peer Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.1165-1203, 2010, 978-0-387-09751-0. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09751-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce Zhu and Yuenan Li and Xiamu Niu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streaming Media Architectures, Techniques, and Applications: Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.311-336, 2010, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-831-5.ch013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Scoring Objects, a Method of Ranking an Object, a Software Product, and an Apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 18305203.4. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connection technique for reception by a terminal requiring at least one piece of broadcast content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 2090985 A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buena Muerte Social Club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Stochastic Matching: A Polytope Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Mahavir Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502084v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Loop Detection in Forwarding Networks and Representing Atoms in a Field of Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boufkhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Linguaglossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank Induced Topology for Real-World Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6F57637"/>
+    <w:nsid w:val="0A4406C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1362-0359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088099849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/tel-00667563" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/tel-00667414" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lincs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gang.inria.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bell-labs.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swapcard.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Arfaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pelc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-019-00355-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01567735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Hamidouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Iskounen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0598-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630420v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Norros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-017-9524-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Dang Huynh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2015.1098756" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mellia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Bakay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Szemethy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5784001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-008-0009-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Bui-Xuan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Tighilt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caizergues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03739821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decraene" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie de Panafieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sehier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deiss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pioro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INNOVATIONS.2015.7381509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148595v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de La Paz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13123-8_12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396477v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pujol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kauffmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818551v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314274" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2011.6038733" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Hegde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502559" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470924" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2010.5608724" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235272" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Postelnicu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reynier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Jean Djungu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manneback" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375494" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668531v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2008.50" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2007.16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lebedev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Gai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176953v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_88" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668275v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062745.1062899" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668339v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1013367.1013480" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471708v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476889v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262130v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059857v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohy Hong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Burnside" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615523v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270406v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268788v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143790v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121604v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121974v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070799v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070800v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071922v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095992v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471711v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667563v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652582v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1741-4_12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668019v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667351v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09751-0_42" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668018v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-831-5.ch013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502084v6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mahavir Varma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1362-0359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088099849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/tel-00667563" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/tel-00667414" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lincs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gang.inria.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bell-labs.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swapcard.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Arfaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pelc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-019-00355-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01567735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Hamidouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Iskounen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0598-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630420v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Norros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-017-9524-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Dang Huynh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2015.1098756" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mellia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Bakay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Szemethy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5784001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-008-0009-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Bui-Xuan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Tighilt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caizergues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03739821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decraene" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie de Panafieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sehier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deiss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pioro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INNOVATIONS.2015.7381509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148595v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de La Paz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13123-8_12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396477v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pujol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kauffmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314274" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2011.6038733" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Hegde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502559" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470924" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2010.5608724" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235272" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Postelnicu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reynier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668529v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375494" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Jean Djungu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manneback" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668531v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2008.50" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668512v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2007.16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159678v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lebedev" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Gai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_88" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668275v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062745.1062899" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668339v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1013367.1013480" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471708v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476889v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262130v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009134v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059857v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohy Hong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Burnside" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615523v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270406v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00268788v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143790v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121604v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121974v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070799v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070800v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071922v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095992v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471711v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667563v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652582v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1741-4_12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668019v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667351v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09751-0_42" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668018v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-831-5.ch013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502084v6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mahavir Varma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>