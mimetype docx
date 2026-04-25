--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -1271,267 +1271,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des activités de la plateforme de micro et nano technologies du LAAS-CNRS</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">Notice technique : Spectrométrie des électrons Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gravelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Astie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport LAAS n° 17208, LAAS-CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485548v1</w:t>
+                <w:t xml:space="preserve">hal-01542695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice technique : Spectrométrie des électrons Auger</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan des activités de la plateforme de micro et nano technologies du LAAS-CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Astie</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01542695v1</w:t>
+                <w:t xml:space="preserve">hal-01485548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2015 des activités de la plateforme de micro et nano technologies du LAAS-CNRS</w:t>
               </w:r>
@@ -1639,51 +1639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice d'utilisation de l'équipement SFD-200</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,51 +2110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First approach in ink-jet printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2407,51 +2407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 376, pp.115573. </w:t>
@@ -2483,295 +2483,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
+                <w:t xml:space="preserve">β‐Disubstituted Pentacene Derivatives: Thin Film Structural Properties and Four‐Probe Field Effect Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
+                <w:t xml:space="preserve">Mouaad‐yassine Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
+                <w:t xml:space="preserve">Filadelfo Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Faccini</w:t>
+                <w:t xml:space="preserve">Lydia Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Denais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romane Dusfour-Castan</w:t>
+                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214597v1</w:t>
+                <w:t xml:space="preserve">hal-04742937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β‐Disubstituted Pentacene Derivatives: Thin Film Structural Properties and Four‐Probe Field Effect Mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouaad‐yassine Aliouat</w:t>
+                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filadelfo Cristiano</w:t>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Abbassi</w:t>
+                <w:t xml:space="preserve">Céline Denais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+                <w:t xml:space="preserve">Romane Dusfour-Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (4), </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.4445-4455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742937v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzohexacene guide in accurate determination of field effect carrier mobilities in long acenes</w:t>
               </w:r>
@@ -2930,51 +2930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3153,295 +3153,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROLLED ZnO DEPOSITS FOR GAS SENSORS</w:t>
+                <w:t xml:space="preserve">Implementation of Integrated VCSEL-Based Optical Feedback Interferometry Microfluidic Sensor System with Polymer Microoptics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Yoboué</w:t>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Kouakou</w:t>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aladji Kamagaté</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17654/MT018020055⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (24), pp.5484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9245484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537202v1</w:t>
+                <w:t xml:space="preserve">hal-02429139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Integrated VCSEL-Based Optical Feedback Interferometry Microfluidic Sensor System with Polymer Microoptics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONTROLLED ZnO DEPOSITS FOR GAS SENSORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Yoboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhao</w:t>
+                <w:t xml:space="preserve">Paul Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingyue Li</w:t>
+                <w:t xml:space="preserve">Aladji Kamagaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (24), pp.5484. </w:t>
+              <w:t xml:space="preserve">International Journal of Materials Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9245484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17654/MT018020055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429139v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards inkjet printable conducting polymer artificial muscles</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiva Simaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3582,51 +3582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of an Asymmetric Interdigitated Electrochemical Micro-Capacitor Based on Carbon Nanotubes and Manganese Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Mai Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3885,51 +3885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (5), pp.471-477. </w:t>
@@ -4006,51 +4006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vinsonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4146,51 +4146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Genetelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4418,51 +4418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Microfluidics - Microfluidics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland. 2014</w:t>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4648,77 +4648,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithographie laser bi-photons pour l'impression de moules PDMS dédiés à des applications micro-fluidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4795,51 +4795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5041,51 +5041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5130,402 +5130,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de Cellule Solaire Hydrogène intégrant des Matériaux dits Triptyques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidics to fabricate and probe vesicles mimicking cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cure</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+                <w:t xml:space="preserve">Debora Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Solar Fuels 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saint-Aubin, France</w:t>
+              <w:t xml:space="preserve">BioPhee - Membrane Biophysics of Exo-Endocytosis: From Model Systems to Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mandelieu la Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137247v1</w:t>
+                <w:t xml:space="preserve">hal-02166276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid prototyping of a MEMS-based droplet dispenser using 3D printing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dispositif de Cellule Solaire Hydrogène intégrant des Matériaux dits Triptyques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering MNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">GDR Solar Fuels 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930516v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics to fabricate and probe vesicles mimicking cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Rapid prototyping of a MEMS-based droplet dispenser using 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Laborde</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Berti</w:t>
+                <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioPhee - Membrane Biophysics of Exo-Endocytosis: From Model Systems to Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Mandelieu la Napoule, France</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering MNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166276v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological improvements of a metal oxide gas multi-sensor based on a micro-hotplate structure and inkjet deposition for an automotive air quality sensor application</w:t>
               </w:r>
@@ -5537,77 +5537,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Micromechanics and Microsystems Europe workshop (MME 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5645,51 +5645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in inkjet of deposits carried out under localized extraction or helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,90 +5740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Control of Inkjet printing features using ethylene glycol and diethylene glycol in ZnO nanoparticules ink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Yoboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5887,77 +5887,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yoboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE MOEMS-MEMS-NEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.75900M, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6004,51 +6004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Activated Carbon Electrodes by Inkjet Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,51 +6093,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLE STEP PATTERNING OF MOLECULARLY IMPRINTED POLYMERS FOR LARGE SCALE FABRICATION OF BIOCHIPS</w:t>
+                <w:t xml:space="preserve">Single step patterning of molecularly imprinted polymers for large scale fabrication of biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemaire</w:t>
@@ -6151,118 +6151,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Japan</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406136v1</w:t>
+                <w:t xml:space="preserve">hal-00406127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single step patterning of molecularly imprinted polymers for large scale fabrication of biochips</w:t>
+                <w:t xml:space="preserve">SINGLE STEP PATTERNING OF MOLECULARLY IMPRINTED POLYMERS FOR LARGE SCALE FABRICATION OF BIOCHIPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemaire</w:t>
@@ -6276,137 +6276,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Greece</w:t>
+              <w:t xml:space="preserve">MIP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406127v1</w:t>
+                <w:t xml:space="preserve">hal-00406136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF A HIGHLY LOCALIZED ACTIVATED CARBON DEPOSITION PROCESS USING INKJET PRINTING TECHNOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6560,51 +6560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B796120A"/>
+    <w:nsid w:val="149A51C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6791,51 +6791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-mesnilgrente" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9494-9986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23426036X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Beghersa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arribat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04583613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois Calmon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04124098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03646902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03263205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03187781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01485548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maiorano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landiech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lap&#232;ze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ajiyel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plancke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193333" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115573" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad&#8208;yassine Aliouat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filadelfo Cristiano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300611" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03529654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Holec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra07808a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03024426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Ismail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbbc1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02537202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Yobou&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouakou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Kamagat&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/MT018020055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02429139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245484" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiva Simaite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.142" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZLRMLGP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Mai Dinh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Amponsah Kyeremateng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0431510jes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.08.085" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacchini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871000067X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vinsonneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Genetelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03940369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrot Jean Christophe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Libaude" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082680v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04006407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delarue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03581088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodr&#233; Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brossa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658363" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Berti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fadel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yoboue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yobou&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840417" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867615v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406127v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Borella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-mesnilgrente" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9494-9986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23426036X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Beghersa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arribat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04583613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois Calmon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04124098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03646902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03263205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03187781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacoste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01485548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maiorano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landiech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lap&#232;ze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ajiyel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plancke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193333" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115573" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad&#8208;yassine Aliouat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filadelfo Cristiano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300611" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03529654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Holec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra07808a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03024426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Ismail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbbc1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02429139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245484" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02537202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Yobou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouakou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Kamagat&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/MT018020055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiva Simaite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.142" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZLRMLGP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Mai Dinh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Amponsah Kyeremateng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0431510jes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.08.085" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacchini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871000067X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vinsonneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Genetelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03940369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrot Jean Christophe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Libaude" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082680v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04006407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delarue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03581088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodr&#233; Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brossa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658363" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Berti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fadel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yoboue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yobou&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840417" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867615v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Borella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>