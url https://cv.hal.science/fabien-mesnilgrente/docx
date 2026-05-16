--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1271,267 +1271,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice technique : Spectrométrie des électrons Auger</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Rapport LAAS n° 17208, LAAS-CNRS. 2017</w:t>
+                <w:t xml:space="preserve">Bilan des activités de la plateforme de micro et nano technologies du LAAS-CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542695v1</w:t>
+                <w:t xml:space="preserve">hal-01485548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des activités de la plateforme de micro et nano technologies du LAAS-CNRS</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">Notice technique : Spectrométrie des électrons Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gravelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Astie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport LAAS n° 17208, LAAS-CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485548v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2015 des activités de la plateforme de micro et nano technologies du LAAS-CNRS</w:t>
               </w:r>
@@ -1639,51 +1639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice d'utilisation de l'équipement SFD-200</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1847,314 +1847,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole d'arrêt général de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
+                <w:t xml:space="preserve">Plate forme de micro et nanotechnologies Bilan 2013 des zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maiorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2014, 108p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867458v1</w:t>
+                <w:t xml:space="preserve">hal-01867468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate forme de micro et nanotechnologies Bilan 2013 des zones</w:t>
+                <w:t xml:space="preserve">Protocole d'arrêt général de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, 108p</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867468v1</w:t>
+                <w:t xml:space="preserve">hal-01867458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First approach in ink-jet printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2407,51 +2407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 376, pp.115573. </w:t>
@@ -2483,295 +2483,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β‐Disubstituted Pentacene Derivatives: Thin Film Structural Properties and Four‐Probe Field Effect Mobility</w:t>
+                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouaad‐yassine Aliouat</w:t>
+                <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filadelfo Cristiano</w:t>
+                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Abbassi</w:t>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+                <w:t xml:space="preserve">Céline Denais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Dusfour-Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300611⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.4445-4455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742937v1</w:t>
+                <w:t xml:space="preserve">hal-04214597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">β‐Disubstituted Pentacene Derivatives: Thin Film Structural Properties and Four‐Probe Field Effect Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
+                <w:t xml:space="preserve">Mouaad‐yassine Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Faccini</w:t>
+                <w:t xml:space="preserve">Filadelfo Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Denais</w:t>
+                <w:t xml:space="preserve">Lydia Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Dusfour-Castan</w:t>
+                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20, pp.4445-4455. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214597v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzohexacene guide in accurate determination of field effect carrier mobilities in long acenes</w:t>
               </w:r>
@@ -2930,51 +2930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3153,295 +3153,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Integrated VCSEL-Based Optical Feedback Interferometry Microfluidic Sensor System with Polymer Microoptics</w:t>
+                <w:t xml:space="preserve">CONTROLLED ZnO DEPOSITS FOR GAS SENSORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhao</w:t>
+                <w:t xml:space="preserve">Pamela Yoboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingyue Li</w:t>
+                <w:t xml:space="preserve">Paul Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Aladji Kamagaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9245484⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17654/MT018020055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429139v1</w:t>
+                <w:t xml:space="preserve">hal-02537202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROLLED ZnO DEPOSITS FOR GAS SENSORS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of Integrated VCSEL-Based Optical Feedback Interferometry Microfluidic Sensor System with Polymer Microoptics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Kouakou</w:t>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aladji Kamagaté</w:t>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Menini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (2), pp.55-66. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (24), pp.5484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17654/MT018020055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app9245484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537202v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards inkjet printable conducting polymer artificial muscles</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiva Simaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3582,51 +3582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of an Asymmetric Interdigitated Electrochemical Micro-Capacitor Based on Carbon Nanotubes and Manganese Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Mai Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3693,416 +3693,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a Microstructured Inkjet-Printed Carbon Electrochemical Capacitor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DC and radio-frequency transmission characteristics of double-walled carbon nanotubes-based ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Brunet</w:t>
+                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Simon</w:t>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.08.085⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (5), pp.471-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175907871000067X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443055v1</w:t>
+                <w:t xml:space="preserve">hal-03545978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC and radio-frequency transmission characteristics of double-walled carbon nanotubes-based ink</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental temperature compensation on drop-on-demand Inkjet printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
+                <w:t xml:space="preserve">Stéphanie Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sylvie Vinsonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micro and Nanosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.137-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545978v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental temperature compensation on drop-on-demand Inkjet printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of a Microstructured Inkjet-Printed Carbon Electrochemical Capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Fadel</w:t>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Poirier</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Vinsonneau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nanosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195 (4), pp.1266-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.08.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827605v1</w:t>
+                <w:t xml:space="preserve">hal-01443055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4146,51 +4146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Genetelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4418,51 +4418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Microfluidics - Microfluidics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland. 2014</w:t>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4648,77 +4648,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithographie laser bi-photons pour l'impression de moules PDMS dédiés à des applications micro-fluidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4750,273 +4750,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Fabrication and Testing of a Miniaturized end-of-life Ultimate Security Device Using Reactive Composites</w:t>
+                <w:t xml:space="preserve">Développement d'un stérilisateur très rapide à base de nanothermites déposées par 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
+                <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Rossi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Brossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Pyrotechnics Society Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Colorado Springs, United States</w:t>
+              <w:t xml:space="preserve">IEEE AdvancingTechnology for Humanity, Solutions Innovantes pour le Packaging Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581088v1</w:t>
+                <w:t xml:space="preserve">hal-03796710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un stérilisateur très rapide à base de nanothermites déposées par 3D printing</w:t>
+                <w:t xml:space="preserve">Design, Fabrication and Testing of a Miniaturized end-of-life Ultimate Security Device Using Reactive Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brossa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AdvancingTechnology for Humanity, Solutions Innovantes pour le Packaging Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">45th International Pyrotechnics Society Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796710v1</w:t>
+                <w:t xml:space="preserve">hal-03581088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Chip-Level Ultimate Security Device Using Reactive Composites</w:t>
               </w:r>
@@ -5041,51 +5041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5162,51 +5162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5313,51 +5313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Solar Fuels 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saint-Aubin, France</w:t>
@@ -5412,51 +5412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,77 +5537,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Micromechanics and Microsystems Europe workshop (MME 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5645,51 +5645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in inkjet of deposits carried out under localized extraction or helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5734,334 +5734,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Control of Inkjet printing features using ethylene glycol and diethylene glycol in ZnO nanoparticules ink</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Manufacturability of gas sensor with ZnO nanoparticles suspension deposited by ink jet printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yoboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoTech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE MOEMS-MEMS-NEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.75900M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.840417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160530v1</w:t>
+                <w:t xml:space="preserve">hal-02083327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturability of gas sensor with ZnO nanoparticles suspension deposited by ink jet printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric Control of Inkjet printing features using ethylene glycol and diethylene glycol in ZnO nanoparticules ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Yoboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE MOEMS-MEMS-NEMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NanoTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Anaheim, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083327v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Activated Carbon Electrodes by Inkjet Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6093,51 +6093,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single step patterning of molecularly imprinted polymers for large scale fabrication of biochips</w:t>
+                <w:t xml:space="preserve">SINGLE STEP PATTERNING OF MOLECULARLY IMPRINTED POLYMERS FOR LARGE SCALE FABRICATION OF BIOCHIPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemaire</w:t>
@@ -6151,118 +6151,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Greece</w:t>
+              <w:t xml:space="preserve">MIP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406127v1</w:t>
+                <w:t xml:space="preserve">hal-00406136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLE STEP PATTERNING OF MOLECULARLY IMPRINTED POLYMERS FOR LARGE SCALE FABRICATION OF BIOCHIPS</w:t>
+                <w:t xml:space="preserve">Single step patterning of molecularly imprinted polymers for large scale fabrication of biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemaire</w:t>
@@ -6276,150 +6276,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Japan</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406136v1</w:t>
+                <w:t xml:space="preserve">hal-00406127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF A HIGHLY LOCALIZED ACTIVATED CARBON DEPOSITION PROCESS USING INKJET PRINTING TECHNOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Borella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6560,51 +6560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="149A51C3"/>
+    <w:nsid w:val="5D54F416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6791,51 +6791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-mesnilgrente" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9494-9986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23426036X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Beghersa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arribat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04583613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois Calmon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04124098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03646902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03263205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03187781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacoste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01485548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maiorano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landiech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lap&#232;ze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ajiyel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plancke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193333" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115573" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad&#8208;yassine Aliouat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filadelfo Cristiano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300611" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03529654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Holec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra07808a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03024426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Ismail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbbc1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02429139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245484" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02537202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Yobou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouakou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Kamagat&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/MT018020055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiva Simaite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.142" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZLRMLGP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Mai Dinh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Amponsah Kyeremateng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0431510jes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.08.085" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacchini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871000067X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vinsonneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Genetelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03940369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrot Jean Christophe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Libaude" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082680v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04006407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delarue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03581088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodr&#233; Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brossa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658363" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Berti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fadel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yoboue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yobou&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840417" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867615v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Borella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-mesnilgrente" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9494-9986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23426036X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Beghersa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arribat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04583613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois Calmon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04124098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03646902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03263205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03187781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01485548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maiorano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landiech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lap&#232;ze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ajiyel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plancke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193333" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115573" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad&#8208;yassine Aliouat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filadelfo Cristiano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300611" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03529654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Holec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra07808a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03024426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Ismail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbbc1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02537202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Yobou&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouakou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Kamagat&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/MT018020055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02429139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245484" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiva Simaite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.142" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZLRMLGP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Mai Dinh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Amponsah Kyeremateng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0431510jes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacchini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871000067X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poirier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vinsonneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.08.085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Genetelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03940369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrot Jean Christophe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Libaude" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082680v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04006407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delarue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796710v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodr&#233; Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brossa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03581088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658363" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Berti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fadel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yobou&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840417" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02160530v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yoboue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867615v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406127v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Borella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>