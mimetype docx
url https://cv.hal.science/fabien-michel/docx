--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2733,118 +2733,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02020851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Case Studies on Adapting MABS Models to GPU Programming</w:t>
+                <w:t xml:space="preserve">GPU Environmental Delegation of Agent Perceptions: Application to Reynolds's Boids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hermellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAMS: Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Seville, Spain. pp.125-136, </w:t>
+              <w:t xml:space="preserve">MABS: Multi-Agent Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.71-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39387-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31447-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01320111v1</w:t>
+                <w:t xml:space="preserve">lirmm-01284864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU Delegation: Toward a Generic Approach for Developing MABS using GPU Programming</w:t>
               </w:r>
@@ -2915,118 +2915,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01320113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Environmental Delegation of Agent Perceptions: Application to Reynolds's Boids</w:t>
+                <w:t xml:space="preserve">Overview of Case Studies on Adapting MABS Models to GPU Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hermellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MABS: Multi-Agent Based Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.71-86, </w:t>
+              <w:t xml:space="preserve">PAAMS: Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Seville, Spain. pp.125-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-31447-1_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39387-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01284864v1</w:t>
+                <w:t xml:space="preserve">lirmm-01320111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour la modélisation et l'implémentation de simulations multi-agents utilisant le GPGPU</w:t>
               </w:r>
@@ -3261,217 +3261,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01241312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l’art des simulations multi-agents sur GPU</w:t>
+                <w:t xml:space="preserve">Systèmes Multi-Agents et GPGPU : état des lieux et directions pour l'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hermellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCIA: Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">JFSMA 2014 - 22e Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Loriol-sur-drôme, France. pp.97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01236735v1</w:t>
+                <w:t xml:space="preserve">lirmm-01236746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes Multi-Agents et GPGPU : état des lieux et directions pour l'avenir</w:t>
+                <w:t xml:space="preserve">État de l’art des simulations multi-agents sur GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hermellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2014 - 22e Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Loriol-sur-drôme, France. pp.97-106</w:t>
+              <w:t xml:space="preserve">RJCIA: Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01236746v1</w:t>
+                <w:t xml:space="preserve">lirmm-01236735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level of Detail Based AI Adaptation for Agents in Video Games</w:t>
               </w:r>
@@ -4899,51 +4899,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation with Bayesian Edge Regularization</w:t>
+                <w:t xml:space="preserve">Un modèle d'interaction multi-agents basé sur le champ de potentiel appliqué à la segmentation d'images de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaine Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
@@ -4961,280 +4961,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Batouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS 2007 - 9th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3èmes Journées Internationales sur l’Informatique Graphique - JIG'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Constantine, Algérie. pp.258-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00394193v1</w:t>
+                <w:t xml:space="preserve">hal-02404301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'interaction multi-agents basé sur le champ de potentiel appliqué à la segmentation d'images de profondeur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The IRM4S model: the influence/reaction principle for multiagent based simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Batouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Internationales sur l’Informatique Graphique - JIG'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th international joint conference on Autonomous agents and multiagent systems (AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Honolulu, Hawai, United States. pp.903-905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1329125.1329289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404301v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00394198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRM4S model: the influence/reaction principle for multiagent based simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation with Bayesian Edge Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaine Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Batouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international joint conference on Autonomous agents and multiagent systems (AAMAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIVS 2007 - 9th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Delft, Netherlands. pp.449-460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74607-2_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1329125.1329289⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00394198v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00394193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation</w:t>
               </w:r>
@@ -5331,299 +5331,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00393820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle IRM4S : le principe Influence/Réaction pour la simulation de systèmes multi-agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A morphogenesis model for multiagent embryogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Annecy, France</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on the Synthesis and Simulation of Living Systems - ALIFE 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bloomington, United States. pp.84-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404341v1</w:t>
+                <w:t xml:space="preserve">hal-02402021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphogenesis model for multiagent embryogeny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Beurier</w:t>
+                <w:t xml:space="preserve">A potential field-based multi-agent model for contour detection in range images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaine Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Batouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on the Synthesis and Simulation of Living Systems - ALIFE 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Bloomington, United States. pp.84-90</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402021v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A potential field-based multi-agent model for contour detection in range images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le modèle IRM4S : le principe Influence/Réaction pour la simulation de systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Batouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.115-122</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351278v1</w:t>
+                <w:t xml:space="preserve">hal-02404341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-agent approach for the edge detection in image processings</w:t>
               </w:r>
@@ -6096,51 +6096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TurtleKit Simulation Platform: Application to Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6178,51 +6178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an evolution model of multiagent organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,159 +6267,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Interaction and Strong Interaction in Agent Based Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Safe Multi-Agent Applications by Formalizing the Deployment Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS WorkshopIn Agent Oriented Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.P nd</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269715v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Forte et Interaction Faible dans les Simulations Multi-Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6448,277 +6427,298 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées de Rochebrune : Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Megève, France. pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Safe Multi-Agent Applications by Formalizing the Deployment Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The TurtleKit Simulation Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS WorkshopIn Agent Oriented Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.P nd</w:t>
+              <w:t xml:space="preserve">ABS 2003 - 4th Workshop on Agent Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269818v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TurtleKit Simulation Platform</w:t>
+                <w:t xml:space="preserve">Weak Interaction and Strong Interaction in Agent Based Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Beurier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABS 2003 - 4th Workshop on Agent Based Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. pp.43-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-24613-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269831v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Safe Multi-Agent Applications by Formalising the Deployment Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6873,51 +6873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure algébrique pour des environnements à entités interactionnelles et mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8416,51 +8416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danny Weyns; H. Van Dyke Parunak; Fabien Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environments for Multi-Agent Systems : First International Workshop, E4MAS 2004, New York, NY, July 19, 2004, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3374, Springer, pp.109-126, 2005, Lecture Notes in Computer Science, 978-3-540-24575-9. </w:t>
@@ -9632,51 +9632,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo Collect influence</w:t>
+                <w:t xml:space="preserve">Rôles et spécialisation demo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
@@ -9696,75 +9696,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572034v1</w:t>
+                <w:t xml:space="preserve">hal-02950611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles et spécialisation demo</w:t>
+                <w:t xml:space="preserve">Demo Collect influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
@@ -9784,51 +9784,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950611v1</w:t>
+                <w:t xml:space="preserve">hal-02572034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourragement multi agent demo</w:t>
               </w:r>
@@ -10072,51 +10072,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démo Collect power management</w:t>
+                <w:t xml:space="preserve">Essais robotiques préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
@@ -10136,75 +10136,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572023v1</w:t>
+                <w:t xml:space="preserve">hal-02594407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais robotiques préliminaires</w:t>
+                <w:t xml:space="preserve">Demo Base skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
@@ -10224,75 +10224,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594407v1</w:t>
+                <w:t xml:space="preserve">hal-02572019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo Base skills</w:t>
+                <w:t xml:space="preserve">Démo Collect power management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
@@ -10312,51 +10312,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572019v1</w:t>
+                <w:t xml:space="preserve">hal-02572023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo Complex skills</w:t>
               </w:r>
@@ -10870,51 +10870,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6434F0AF"/>
+    <w:nsid w:val="221889B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11101,51 +11101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1814-980X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104620927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Stratulat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2024.104228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04198997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Roussille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.005.2200904" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-021-09534-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03586896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc6010001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03473163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-020-09960-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01799376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01331086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hermellin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.109-132" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.425-451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.485-510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01302420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sres.2239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPR66J3Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Mazouzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.365-393" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DB8NNWNB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388768v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Helleboogh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vizzari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelinde Uhrmacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-006-0014-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THW8BSK8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.757-779" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-10QJSL1C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Maisonhaute" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3398761.3398787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02127618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16692-2_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01945412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01611098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/ecal_a_083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67477-3_2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01320111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39387-2_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01320113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2936924.2937106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01284864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Weyns" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23850-0_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Mahdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Francillette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004261501820194" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00843058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458513" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Canape" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carl&#233;si" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Laur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleman Florian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18345-4_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MWB5GFZX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13480-7_27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00518041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85449-4_11" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_41" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VW3Q7PK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329289" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00393820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mahdjoub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Dyke Parunak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Holvoet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32259-7_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V573WLC4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Baez-Barranco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32259-7_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1ZNDDGMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269715v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24613-8_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CZZQC29H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269680v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269831v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24620-6_15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02403991v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Zeghida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Meslati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iccs12.org/index.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458544" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01406593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23850-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van Dyke Parunak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71103-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302454v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Dyke Parunak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11678809" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106134" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074305v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Nhan Ho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00391313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781420070231" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02403948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32259-7_6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0FWJV659-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572006v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01924642v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109191v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269426v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01610063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01241307v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572034v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924787v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594407v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572031v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572025v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:450d3a0f3a81f2a367e51ca547baaef1a89c8520;origin=https://github.com/fmichel/MaDKit;visit=swh:1:snp:39158809f40a6711b82253d4a7d701ef50cf1cd0;anchor=swh:1:rev:18f1ded87aaee51e70b9fc30d486338e39526c68" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833218v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b97cdc99eef4cd14bd7d4e6765164f05f59df128;origin=https://github.com/fmichel/TurtleKit;visit=swh:1:snp:c624149a5dd845a1d513362bab2bf17d4d88c901;anchor=swh:1:rev:cadb704f0ed447761a0e3c302e5a1f4fde191273" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1814-980X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104620927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Stratulat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2024.104228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04198997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Roussille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.005.2200904" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-021-09534-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03586896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc6010001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03473163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-020-09960-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01799376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01331086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hermellin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.109-132" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.425-451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.485-510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01302420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sres.2239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPR66J3Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Mazouzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.365-393" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DB8NNWNB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388768v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Helleboogh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vizzari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelinde Uhrmacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-006-0014-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THW8BSK8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.757-779" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-10QJSL1C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Maisonhaute" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3398761.3398787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02127618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16692-2_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01945412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01611098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/ecal_a_083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67477-3_2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01284864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01320113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2936924.2937106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01320111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39387-2_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Weyns" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23850-0_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Mahdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Francillette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004261501820194" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00843058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458513" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Canape" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carl&#233;si" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Laur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleman Florian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18345-4_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MWB5GFZX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13480-7_27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00518041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85449-4_11" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329289" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_41" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VW3Q7PK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00393820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mahdjoub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Dyke Parunak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Holvoet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32259-7_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V573WLC4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Baez-Barranco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32259-7_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1ZNDDGMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiraud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269831v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24613-8_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CZZQC29H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24620-6_15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02403991v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Zeghida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Meslati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iccs12.org/index.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458544" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01406593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23850-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van Dyke Parunak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71103-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302454v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Dyke Parunak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11678809" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106134" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074305v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Nhan Ho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00391313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781420070231" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02403948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32259-7_6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0FWJV659-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572006v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01924642v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109191v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269426v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01610063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01241307v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950611v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924787v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594407v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572023v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572031v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572025v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:450d3a0f3a81f2a367e51ca547baaef1a89c8520;origin=https://github.com/fmichel/MaDKit;visit=swh:1:snp:39158809f40a6711b82253d4a7d701ef50cf1cd0;anchor=swh:1:rev:18f1ded87aaee51e70b9fc30d486338e39526c68" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833218v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b97cdc99eef4cd14bd7d4e6765164f05f59df128;origin=https://github.com/fmichel/TurtleKit;visit=swh:1:snp:c624149a5dd845a1d513362bab2bf17d4d88c901;anchor=swh:1:rev:cadb704f0ed447761a0e3c302e5a1f4fde191273" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>