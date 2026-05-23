--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2551,482 +2551,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex flocking dynamics without global stimulus</w:t>
+                <w:t xml:space="preserve">Defining a Methodology Based on GPU Delegation for Developing MABS Using GPGPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hermellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAL: European Conference on Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lyon, France. pp.513-520, </w:t>
+              <w:t xml:space="preserve">MABS: Multi-Agent Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapore, Singapore. pp.24-41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7551/ecal_a_083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67477-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01611098v1</w:t>
+                <w:t xml:space="preserve">lirmm-02020851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a Methodology Based on GPU Delegation for Developing MABS Using GPGPU</w:t>
+                <w:t xml:space="preserve">Complex flocking dynamics without global stimulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hermellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MABS: Multi-Agent Based Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Singapore, Singapore. pp.24-41, </w:t>
+              <w:t xml:space="preserve">ECAL: European Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lyon, France. pp.513-520, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67477-3_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7551/ecal_a_083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02020851v1</w:t>
+                <w:t xml:space="preserve">lirmm-01611098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Environmental Delegation of Agent Perceptions: Application to Reynolds's Boids</w:t>
+                <w:t xml:space="preserve">GPU Delegation: Toward a Generic Approach for Developing MABS using GPU Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hermellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MABS: Multi-Agent Based Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.71-86, </w:t>
+              <w:t xml:space="preserve">AAMAS 2016 - 15th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.1249-1258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-31447-1_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/2936924.2937106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01284864v1</w:t>
+                <w:t xml:space="preserve">lirmm-01320113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Delegation: Toward a Generic Approach for Developing MABS using GPU Programming</w:t>
+                <w:t xml:space="preserve">Overview of Case Studies on Adapting MABS Models to GPU Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hermellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2016 - 15th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.1249-1258, </w:t>
+              <w:t xml:space="preserve">PAAMS: Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Seville, Spain. pp.125-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/2936924.2937106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39387-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01320113v1</w:t>
+                <w:t xml:space="preserve">lirmm-01320111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Case Studies on Adapting MABS Models to GPU Programming</w:t>
+                <w:t xml:space="preserve">GPU Environmental Delegation of Agent Perceptions: Application to Reynolds's Boids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hermellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAMS: Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Seville, Spain. pp.125-136, </w:t>
+              <w:t xml:space="preserve">MABS: Multi-Agent Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.71-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39387-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31447-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01320111v1</w:t>
+                <w:t xml:space="preserve">lirmm-01284864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour la modélisation et l'implémentation de simulations multi-agents utilisant le GPGPU</w:t>
               </w:r>
@@ -3261,217 +3261,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01241312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes Multi-Agents et GPGPU : état des lieux et directions pour l'avenir</w:t>
+                <w:t xml:space="preserve">État de l’art des simulations multi-agents sur GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hermellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2014 - 22e Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Loriol-sur-drôme, France. pp.97-106</w:t>
+              <w:t xml:space="preserve">RJCIA: Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01236746v1</w:t>
+                <w:t xml:space="preserve">lirmm-01236735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l’art des simulations multi-agents sur GPU</w:t>
+                <w:t xml:space="preserve">Systèmes Multi-Agents et GPGPU : état des lieux et directions pour l'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hermellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCIA: Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">JFSMA 2014 - 22e Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Loriol-sur-drôme, France. pp.97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01236735v1</w:t>
+                <w:t xml:space="preserve">lirmm-01236746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level of Detail Based AI Adaptation for Agents in Video Games</w:t>
               </w:r>
@@ -4899,51 +4899,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'interaction multi-agents basé sur le champ de potentiel appliqué à la segmentation d'images de profondeur</w:t>
+                <w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation with Bayesian Edge Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaine Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
@@ -4961,175 +4961,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Batouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Internationales sur l’Informatique Graphique - JIG'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIVS 2007 - 9th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Delft, Netherlands. pp.449-460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74607-2_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404301v1</w:t>
+                <w:t xml:space="preserve">lirmm-00394193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRM4S model: the influence/reaction principle for multiagent based simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international joint conference on Autonomous agents and multiagent systems (AAMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Honolulu, Hawai, United States. pp.903-905, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1329125.1329289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00394198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation with Bayesian Edge Regularization</w:t>
+                <w:t xml:space="preserve">Un modèle d'interaction multi-agents basé sur le champ de potentiel appliqué à la segmentation d'images de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaine Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
@@ -5147,94 +5168,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Batouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS 2007 - 9th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3èmes Journées Internationales sur l’Informatique Graphique - JIG'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Constantine, Algérie. pp.258-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00394193v1</w:t>
+                <w:t xml:space="preserve">hal-02404301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation</w:t>
               </w:r>
@@ -5331,138 +5331,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00393820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphogenesis model for multiagent embryogeny</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le modèle IRM4S : le principe Influence/Réaction pour la simulation de systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on the Synthesis and Simulation of Living Systems - ALIFE 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Bloomington, United States. pp.84-90</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402021v1</w:t>
+                <w:t xml:space="preserve">hal-02404341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potential field-based multi-agent model for contour detection in range images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaine Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5504,126 +5478,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle IRM4S : le principe Influence/Réaction pour la simulation de systèmes multi-agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A morphogenesis model for multiagent embryogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Annecy, France</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on the Synthesis and Simulation of Living Systems - ALIFE 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bloomington, United States. pp.84-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404341v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-agent approach for the edge detection in image processings</w:t>
               </w:r>
@@ -6096,51 +6096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TurtleKit Simulation Platform: Application to Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6178,51 +6178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an evolution model of multiagent organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,458 +6267,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Safe Multi-Agent Applications by Formalizing the Deployment Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak Interaction and Strong Interaction in Agent Based Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Michel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS WorkshopIn Agent Oriented Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. pp.43-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-24613-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269818v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Forte et Interaction Faible dans les Simulations Multi-Agents</w:t>
+                <w:t xml:space="preserve">The TurtleKit Simulation Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées de Rochebrune : Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Megève, France. pp.163-176</w:t>
+              <w:t xml:space="preserve">ABS 2003 - 4th Workshop on Agent Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269680v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TurtleKit Simulation Platform</w:t>
+                <w:t xml:space="preserve">Interaction Forte et Interaction Faible dans les Simulations Multi-Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Beurier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABS 2003 - 4th Workshop on Agent Based Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10èmes journées de Rochebrune : Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Megève, France. pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269831v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Interaction and Strong Interaction in Agent Based Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Safe Multi-Agent Applications by Formalizing the Deployment Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAMAS WorkshopIn Agent Oriented Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.P nd</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-24613-8_4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269715v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Safe Multi-Agent Applications by Formalising the Deployment Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6873,51 +6873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure algébrique pour des environnements à entités interactionnelles et mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8416,51 +8416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danny Weyns; H. Van Dyke Parunak; Fabien Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environments for Multi-Agent Systems : First International Workshop, E4MAS 2004, New York, NY, July 19, 2004, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3374, Springer, pp.109-126, 2005, Lecture Notes in Computer Science, 978-3-540-24575-9. </w:t>
@@ -9632,51 +9632,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles et spécialisation demo</w:t>
+                <w:t xml:space="preserve">Fourragement multi agent demo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
@@ -9696,75 +9696,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950611v1</w:t>
+                <w:t xml:space="preserve">hal-02924787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo Collect influence</w:t>
+                <w:t xml:space="preserve">Counter variable demo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
@@ -9784,75 +9784,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572034v1</w:t>
+                <w:t xml:space="preserve">hal-02950608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourragement multi agent demo</w:t>
+                <w:t xml:space="preserve">Demo Collect influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
@@ -9872,75 +9872,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924787v1</w:t>
+                <w:t xml:space="preserve">hal-02572034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter variable demo</w:t>
+                <w:t xml:space="preserve">Rôles et spécialisation demo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
@@ -9960,51 +9960,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950608v1</w:t>
+                <w:t xml:space="preserve">hal-02950611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target variable demo</w:t>
               </w:r>
@@ -10072,51 +10072,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais robotiques préliminaires</w:t>
+                <w:t xml:space="preserve">Démo Collect power management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
@@ -10136,51 +10136,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594407v1</w:t>
+                <w:t xml:space="preserve">hal-02572023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo Base skills</w:t>
               </w:r>
@@ -10248,51 +10248,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démo Collect power management</w:t>
+                <w:t xml:space="preserve">Essais robotiques préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
@@ -10312,51 +10312,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572023v1</w:t>
+                <w:t xml:space="preserve">hal-02594407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo Complex skills</w:t>
               </w:r>
@@ -10870,51 +10870,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="221889B4"/>
+    <w:nsid w:val="1E5DA153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11101,51 +11101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1814-980X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104620927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Stratulat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2024.104228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04198997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Roussille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.005.2200904" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-021-09534-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03586896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc6010001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03473163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-020-09960-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01799376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01331086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hermellin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.109-132" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.425-451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.485-510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01302420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sres.2239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPR66J3Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Mazouzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.365-393" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DB8NNWNB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388768v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Helleboogh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vizzari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelinde Uhrmacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-006-0014-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THW8BSK8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.757-779" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-10QJSL1C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Maisonhaute" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3398761.3398787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02127618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16692-2_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01945412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01611098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/ecal_a_083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67477-3_2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01284864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01320113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2936924.2937106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01320111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39387-2_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Weyns" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23850-0_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Mahdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Francillette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004261501820194" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00843058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458513" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Canape" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carl&#233;si" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Laur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleman Florian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18345-4_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MWB5GFZX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13480-7_27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00518041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85449-4_11" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329289" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_41" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VW3Q7PK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00393820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mahdjoub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Dyke Parunak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Holvoet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32259-7_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V573WLC4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Baez-Barranco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32259-7_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1ZNDDGMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiraud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269831v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24613-8_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CZZQC29H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24620-6_15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02403991v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Zeghida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Meslati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iccs12.org/index.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458544" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01406593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23850-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van Dyke Parunak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71103-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302454v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Dyke Parunak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11678809" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106134" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074305v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Nhan Ho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00391313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781420070231" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02403948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32259-7_6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0FWJV659-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572006v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01924642v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109191v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269426v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01610063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01241307v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950611v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924787v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594407v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572023v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572031v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572025v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:450d3a0f3a81f2a367e51ca547baaef1a89c8520;origin=https://github.com/fmichel/MaDKit;visit=swh:1:snp:39158809f40a6711b82253d4a7d701ef50cf1cd0;anchor=swh:1:rev:18f1ded87aaee51e70b9fc30d486338e39526c68" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833218v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b97cdc99eef4cd14bd7d4e6765164f05f59df128;origin=https://github.com/fmichel/TurtleKit;visit=swh:1:snp:c624149a5dd845a1d513362bab2bf17d4d88c901;anchor=swh:1:rev:cadb704f0ed447761a0e3c302e5a1f4fde191273" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1814-980X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104620927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Stratulat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2024.104228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04198997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Roussille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.005.2200904" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-021-09534-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03586896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc6010001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03473163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-020-09960-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01799376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01331086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hermellin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.109-132" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.425-451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.485-510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01302420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sres.2239" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPR66J3Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Mazouzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.365-393" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DB8NNWNB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388768v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Helleboogh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vizzari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelinde Uhrmacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-006-0014-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THW8BSK8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.757-779" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-10QJSL1C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Maisonhaute" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3398761.3398787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02127618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16692-2_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01945412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67477-3_2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01611098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/ecal_a_083" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01320113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2936924.2937106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01320111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39387-2_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01284864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Weyns" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23850-0_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Mahdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Francillette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004261501820194" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00843058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458513" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Canape" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carl&#233;si" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Laur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleman Florian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18345-4_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MWB5GFZX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13480-7_27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00518041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10268-4_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85449-4_11" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_41" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VW3Q7PK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394198v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329289" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00393820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402021v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mahdjoub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Dyke Parunak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Holvoet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32259-7_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V573WLC4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Baez-Barranco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32259-7_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1ZNDDGMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269715v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24613-8_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CZZQC29H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269831v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24620-6_15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02403991v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Zeghida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Meslati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iccs12.org/index.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458544" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01406593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23850-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van Dyke Parunak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71103-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302454v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Dyke Parunak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11678809" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106134" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074305v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Nhan Ho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00391313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781420070231" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02403948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32259-7_6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0FWJV659-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572006v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01924642v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109191v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269426v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01610063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01241307v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950608v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950611v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594407v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572031v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572025v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:450d3a0f3a81f2a367e51ca547baaef1a89c8520;origin=https://github.com/fmichel/MaDKit;visit=swh:1:snp:39158809f40a6711b82253d4a7d701ef50cf1cd0;anchor=swh:1:rev:18f1ded87aaee51e70b9fc30d486338e39526c68" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833218v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b97cdc99eef4cd14bd7d4e6765164f05f59df128;origin=https://github.com/fmichel/TurtleKit;visit=swh:1:snp:c624149a5dd845a1d513362bab2bf17d4d88c901;anchor=swh:1:rev:cadb704f0ed447761a0e3c302e5a1f4fde191273" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>