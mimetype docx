--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien MIOMANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Visualization of Plasmon‐ Induced Hole Injection in Electroactive Luminescent Monolayers on Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (53), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202502037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional benzonitrile derivatives with TADF and mechanofluorochromic properties and their application in OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.13752 - 13767. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4tc04347b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometrology assisted chemical fabrication: direct laser writing of porphyrins onto complex surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J Llansola-Portoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.19220 - 19230. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5nr00765h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative electrofluorochromism of rhodamine in electropolymerized rhodamine-carbazole dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Calderon-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Decorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 310, pp.117779. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive Electrofluorochromism of BODIPY–Ferrocene Monolayers on ITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmon-Induced Simultaneous Electrochemical and Fluorescence Switches Probed by Combined SECM and Fluorescence Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (46), pp.19829-19838. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometrology based control: taming radical grafting reactions with attoliter precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (15), pp.7594-7602. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR06324K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heptazine derivative bearing tetrazine capped arms: A new fluorescent and redox platform for reduced graphene oxide functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 301, pp.117520. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2023.117520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization and Crosslinking of Reduced Graphene Oxide Sheets by Multiple Tetrazine Units to Improve the Energy Storage in Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ademola Adeniji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor P Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Read‐Out of the Electrical Switching of Cobalt‐Terpyridine‐BODIPY Molecules Immobilized as Single Layer on ITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Magra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dragoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2023, pp.2301128. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202301128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando surface optical nanometrology reveals diazonium salts’ visible photografting mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelyn Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.8754-8761. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR00439B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical and Electrochemical Study of New Luminescent and Redox-Active Tetrazine Derivatives Grafted on Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Oliveira de Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (7), pp.3660-3670. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Easy to Synthesize Benzonitrile Compounds with Mixed Carbazole and Phenoxazine Substituents Exhibiting Dual Emission and TADF Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (14), pp.2740-2753. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel D–A chromophores with condensed 1,2,4-triazine system simultaneously display thermally activated delayed fluorescence and crystallization-induced phosphorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.17770-17781. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00777k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile one-pot synthesis of gold nanoclusters and nanoparticles using 3,6-(dipyridin-2-yl)-(1,2,4,5)-tetrazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahdi Bin Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.7043-7050. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra10961d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoresponsive Fluorescence Switches Based on Au@pNIPAM Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Kamzabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Coche-Guérente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina V Dubacheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), pp.10971-10978. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,2,4,5-Tetrazines: An intriguing heterocycles family with outstanding characteristics in the field of luminescence and electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.100372 -. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2020.100372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence microscopy combined to Scanning ElectroChemical Microscopy (SECM): a new way to visualize photo-induced electron transfer quenching with an electrofluorochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (43), pp.23938-23948. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-acceptor 1,2,4,5-Tetrazines Prepared by Buchwald-Hartwig Cross-Coupling Reaction and Their Photoluminescence Turn-on Property by Inverse Electron Demand Diels-Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Vybornyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (5), pp.3407-3416. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu-Trang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Nizinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (42), pp.9396-9410. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent molecular switches based on dicationic P-doped Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3369 - 3377 (9), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0MA00711K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual influence of gold and silver nanoparticles on Tris-(2,2′bipyridine)-Ru(II) core complexes: Post-functionalization processes, optical and electrochemical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Selvakannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499, pp.143847. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.143847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How molecular electrochemistry may shine light by designing electrofluorochromic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.56 - 62. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of Silver Nanoparticles on Reduced Graphene Functionalized by Pyridine-Pyridazine Units: Application to Surface-Enhanced Raman Spectroscopy and Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahdi Bin Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maisonhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.1298-1305. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201802130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenylporphyrins functionalized by electrochromic ruthenium units as redox-triggered fluorescence switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifallah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Gareth Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (31), pp.11897-11911. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02087j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient One-Pot Synthesis of 1,2,3,4-Thiatriazoles Towards a Novel Electron Acceptor for Highly-Efficient Thermally-Activated Delayed-Fluorescence Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Bucinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (10), pp.2457-2462. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201805358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofluorochromism of Surface-Confined Tetrazines Investigated on the Monolayer Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (48), pp.29255-29261. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined SECM-fluorescence microscopy using a water-soluble electrofluorochromic dye as the redox mediator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. F Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 305, pp.370-377. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Monolayers of Redox-Active 4d-4f Heterobimetallic Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina V Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Sabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (42), pp.13711-13717. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electrolytic medium on the performance and stability of functionalized graphene-polypyrrole nanocomposites as materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahdi Bin Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254, pp.22 - 28. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-driven porphyrin based systems for new luminescent molecular switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Norel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Tourbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Warnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (25), pp.8364-8374. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01493k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐Free Synthetic Approach to 3‐Monosubstituted Unsymmetrical 1,2,4,5‐Tetrazines Useful for Bioorthogonal Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12057-12061. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201804878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined scanning electrochemical and fluorescence microscopies using a tetrazine as a single redox and luminescent (electrofluorochromic) probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (27), pp.5897-5905. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc01814f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypyrrole-modified graphene sheet nanocomposites as new efficient materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.510 - 520. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented Self-Organized Monolayer of a Ru(II) Complex by Diazonium Electroreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Quynh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaonan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (30), pp.9381-9384. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b04827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented Self-Organized Monolayer of a Ru(II) Complex by Diazonium Electroreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Quynh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaonan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (30), pp.9381 - 9384. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b04827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Graphene Oxide by Tetrazine Derivatives: A Versatile Approach toward Covalent Bridges between Graphene Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.4298 - 4310. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual electrochemical modulation of reflectivity and luminescence on plasmonic gratings investigated by fluorescence microscopy coupled to electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tourbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepeltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 179, pp.618-625. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.02.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical synthesis of polypyrrole nanowires on carbon nanotubes coated carbon fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Wojcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (9), pp.2691-2699. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-015-2988-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous electrodeposition of polypyrrole on carbon nanotube-carbon fiber hybrids as a protective treatment against nanotube dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Magga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and Silver Nanoparticles Functionalized by Luminescent Iridium Complexes: Synthesis and Photophysical and Electrofluorochromic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Stancheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (24), pp.12806-12814. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312625x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically monitored fluorescence on plasmonic gratings: A first step toward smart displays with multiple inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of the excited-state dynamics of push-pull triphenylamine dyes as models for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buntinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.13922 - 13939. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51480C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre-Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.809-815. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New conducting polymers functionalized with redox-active tetrazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 668, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofluorochromism of a ruthenium complex investigated by time resolved TIRF microscopy coupled to an electrochemical cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mayer Cedric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.83-87. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of blue or yellow emitting devices controlled by the deposition process of a cationic iridium (III) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.1934-1939. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.574. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Monitoring of the Fluorescence Emission of Tetrazine and Bodipy Dyes Using Total Internal Reflection Fluorescence Microscopy Coupled to Electrochemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am100980u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, Photophysical, Electrochemical, and Sensing Properties of Luminescent Tetrazine-Doped Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (20), pp.4599. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm202223w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dithiolate-appended Iridium(III) complex with dual functions of reducing and capping agent for the design of small-sized gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.6501 - 6504. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja111384m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium (III) soft salts from dinuclear cationic and mononuclear anionic complexes for OLEDs devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.10698-10700. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC13733F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic iridium complex for the design of soft salt-based phosphorescent OLEDs and color-tunable light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Copolymers with Pendant Cationic Mixed-Ligand Terpyridine-Based Iridium (III) Complexes: Synthesis and Application in Light-Emitting Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (15), pp.1616-1628. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Optical Properties of Chromophores Derived from Oligo(p-phenylene vinylene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (10), pp.2382-2385. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol1007263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-frequency dieletric behaviors in multiwalled carbon nonotube/rubber nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Juan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Min Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bozlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical synthesis and characterization of carbon nanotube/modified polypyrrole hybrids using a cavity microelectrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bozlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 7, pp.8 0 -8 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Linear Optical, and Nonlinear Optical Properties and Interpretation by Density Functional Theory Calculations of (4-N,NDimethylaminostyryl)- Pyridinium Pendant Group Associated with Polypyridinic Ligands and Respective Multifunctional Metal Complexes (RuII or ZnII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuyen Hoang-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ledoux-Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.8120-8133. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900060d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence microscopy coupled to electrochemistry: a powerful tool for the controlled electrochemical switch of fluorescent molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.1913-5. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b718899d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-Polypyrrole Core-Shell Nanocomposites as Active Materials for Dielectrophoretic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.4353-4359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep anchoring of a catalytically active ruthenium complex in porous mesostructured silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Albela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.727. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717190k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and photophysical properties of a star-shaped fluorescent phosphane sulfide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Electrodes Prepared from Ferrocene Functioalized Silicate Xerogels Analysis of the Electrochemical Response in Isotropic and Fractal Structural Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6,1, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/JNN.2006.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-Acceptor-Donor Tetrazines Containing a Ferrocene Unit: Synthesis, Electrochemical and Spectroscopic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Zakrzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.12971-12975. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp062186f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazines substituted by heteroatoms including the first tetrazine based cyclophane: Synthesis and electrochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hua Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 592, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypyridyl ruthenium complexes as coating agent for the formation of gold and silver nanocomposites in different media. Preliminary luminescence and electrochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Warmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.1628-1637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the gelation process of hybrid silica-zirconia and silica-titania gels using two different grafted electroactive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 598 (1-2), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of New Tetrazines Substituted by Heteroatoms: Towards the World&s Smallest Organic Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vernières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.5667-5673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroelectro- and electrofluoro- chemistry of BODIPY-donor dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10éme Journées scientifiques du Labex Charm3at</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroelectro- and electrofluoro- chemistry of BODIPY-donor dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photo Electro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibre and Nano/micro (carbon nanotubes on carbon fibre) hybrid structures and their interface in advanced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinkai Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Chehimi &amp; Jean Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Chemistry of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc. USA, pp.319-346, 2013, Nova Science Publishers, Inc. 2013, 978-1-62808-352-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 : Utilisation de la microélectrode à cavité pour l'élaboration et la caractérisation de nanocomposites à base de polymères conducteurs électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bozlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent VIVIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microélectrode à cavité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau UMEC du CNRS, pp.0-192, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale coupling in multifunctional materials for enhanced photo-switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies (J3N 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien MIOMANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photopolymerizing carbazole-based monomers in dilute media: prototyping organic wires with nanoscale thickness control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Calderon-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasta Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (3), pp.2621-2630. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP03995A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Visualization of Plasmon‐ Induced Hole Injection in Electroactive Luminescent Monolayers on Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (53), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202502037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional benzonitrile derivatives with TADF and mechanofluorochromic properties and their application in OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.13752 - 13767. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4tc04347b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometrology assisted chemical fabrication: direct laser writing of porphyrins onto complex surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J Llansola-Portoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.19220 - 19230. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5nr00765h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative electrofluorochromism of rhodamine in electropolymerized rhodamine-carbazole dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Calderon-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Decorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 310, pp.117779. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heptazine derivative bearing tetrazine capped arms: A new fluorescent and redox platform for reduced graphene oxide functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 301, pp.117520. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2023.117520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive Electrofluorochromism of BODIPY–Ferrocene Monolayers on ITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmon-Induced Simultaneous Electrochemical and Fluorescence Switches Probed by Combined SECM and Fluorescence Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (46), pp.19829-19838. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometrology based control: taming radical grafting reactions with attoliter precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (15), pp.7594-7602. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR06324K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Read‐Out of the Electrical Switching of Cobalt‐Terpyridine‐BODIPY Molecules Immobilized as Single Layer on ITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Magra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dragoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2023, pp.2301128. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202301128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization and Crosslinking of Reduced Graphene Oxide Sheets by Multiple Tetrazine Units to Improve the Energy Storage in Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ademola Adeniji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor P Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando surface optical nanometrology reveals diazonium salts’ visible photografting mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelyn Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.8754-8761. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR00439B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical and Electrochemical Study of New Luminescent and Redox-Active Tetrazine Derivatives Grafted on Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Oliveira de Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (7), pp.3660-3670. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel D–A chromophores with condensed 1,2,4-triazine system simultaneously display thermally activated delayed fluorescence and crystallization-induced phosphorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.17770-17781. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00777k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Easy to Synthesize Benzonitrile Compounds with Mixed Carbazole and Phenoxazine Substituents Exhibiting Dual Emission and TADF Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (14), pp.2740-2753. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile one-pot synthesis of gold nanoclusters and nanoparticles using 3,6-(dipyridin-2-yl)-(1,2,4,5)-tetrazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahdi Bin Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.7043-7050. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra10961d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoresponsive Fluorescence Switches Based on Au@pNIPAM Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Kamzabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Coche-Guérente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina V Dubacheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), pp.10971-10978. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How molecular electrochemistry may shine light by designing electrofluorochromic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.56 - 62. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual influence of gold and silver nanoparticles on Tris-(2,2′bipyridine)-Ru(II) core complexes: Post-functionalization processes, optical and electrochemical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Selvakannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499, pp.143847. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.143847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,2,4,5-Tetrazines: An intriguing heterocycles family with outstanding characteristics in the field of luminescence and electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.100372 -. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2020.100372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence microscopy combined to Scanning ElectroChemical Microscopy (SECM): a new way to visualize photo-induced electron transfer quenching with an electrofluorochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (43), pp.23938-23948. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-acceptor 1,2,4,5-Tetrazines Prepared by Buchwald-Hartwig Cross-Coupling Reaction and Their Photoluminescence Turn-on Property by Inverse Electron Demand Diels-Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Vybornyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (5), pp.3407-3416. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu-Trang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Nizinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (42), pp.9396-9410. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent molecular switches based on dicationic P-doped Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3369 - 3377 (9), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0MA00711K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofluorochromism of Surface-Confined Tetrazines Investigated on the Monolayer Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (48), pp.29255-29261. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of Silver Nanoparticles on Reduced Graphene Functionalized by Pyridine-Pyridazine Units: Application to Surface-Enhanced Raman Spectroscopy and Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahdi Bin Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maisonhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.1298-1305. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201802130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient One-Pot Synthesis of 1,2,3,4-Thiatriazoles Towards a Novel Electron Acceptor for Highly-Efficient Thermally-Activated Delayed-Fluorescence Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Bucinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (10), pp.2457-2462. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201805358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenylporphyrins functionalized by electrochromic ruthenium units as redox-triggered fluorescence switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifallah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Gareth Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (31), pp.11897-11911. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02087j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined SECM-fluorescence microscopy using a water-soluble electrofluorochromic dye as the redox mediator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. F Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 305, pp.370-377. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Monolayers of Redox-Active 4d-4f Heterobimetallic Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina V Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Sabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (42), pp.13711-13717. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electrolytic medium on the performance and stability of functionalized graphene-polypyrrole nanocomposites as materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahdi Bin Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254, pp.22 - 28. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐Free Synthetic Approach to 3‐Monosubstituted Unsymmetrical 1,2,4,5‐Tetrazines Useful for Bioorthogonal Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12057-12061. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201804878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-driven porphyrin based systems for new luminescent molecular switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Norel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Tourbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Warnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (25), pp.8364-8374. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01493k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined scanning electrochemical and fluorescence microscopies using a tetrazine as a single redox and luminescent (electrofluorochromic) probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (27), pp.5897-5905. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc01814f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented Self-Organized Monolayer of a Ru(II) Complex by Diazonium Electroreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Quynh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaonan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (30), pp.9381 - 9384. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b04827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypyrrole-modified graphene sheet nanocomposites as new efficient materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.510 - 520. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Graphene Oxide by Tetrazine Derivatives: A Versatile Approach toward Covalent Bridges between Graphene Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.4298 - 4310. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual electrochemical modulation of reflectivity and luminescence on plasmonic gratings investigated by fluorescence microscopy coupled to electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tourbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepeltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 179, pp.618-625. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.02.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical synthesis of polypyrrole nanowires on carbon nanotubes coated carbon fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Wojcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (9), pp.2691-2699. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-015-2988-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous electrodeposition of polypyrrole on carbon nanotube-carbon fiber hybrids as a protective treatment against nanotube dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Magga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and Silver Nanoparticles Functionalized by Luminescent Iridium Complexes: Synthesis and Photophysical and Electrofluorochromic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Stancheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (24), pp.12806-12814. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312625x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically monitored fluorescence on plasmonic gratings: A first step toward smart displays with multiple inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of the excited-state dynamics of push-pull triphenylamine dyes as models for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buntinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.13922 - 13939. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51480C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre-Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.809-815. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New conducting polymers functionalized with redox-active tetrazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 668, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofluorochromism of a ruthenium complex investigated by time resolved TIRF microscopy coupled to an electrochemical cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mayer Cedric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.83-87. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Copolymers with Pendant Cationic Mixed-Ligand Terpyridine-Based Iridium (III) Complexes: Synthesis and Application in Light-Emitting Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (15), pp.1616-1628. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, Photophysical, Electrochemical, and Sensing Properties of Luminescent Tetrazine-Doped Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (20), pp.4599. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm202223w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Monitoring of the Fluorescence Emission of Tetrazine and Bodipy Dyes Using Total Internal Reflection Fluorescence Microscopy Coupled to Electrochemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am100980u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.574. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of blue or yellow emitting devices controlled by the deposition process of a cationic iridium (III) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.1934-1939. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dithiolate-appended Iridium(III) complex with dual functions of reducing and capping agent for the design of small-sized gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.6501 - 6504. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja111384m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic iridium complex for the design of soft salt-based phosphorescent OLEDs and color-tunable light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium (III) soft salts from dinuclear cationic and mononuclear anionic complexes for OLEDs devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.10698-10700. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC13733F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Optical Properties of Chromophores Derived from Oligo(p-phenylene vinylene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (10), pp.2382-2385. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol1007263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Linear Optical, and Nonlinear Optical Properties and Interpretation by Density Functional Theory Calculations of (4-N,NDimethylaminostyryl)- Pyridinium Pendant Group Associated with Polypyridinic Ligands and Respective Multifunctional Metal Complexes (RuII or ZnII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuyen Hoang-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ledoux-Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.8120-8133. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900060d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical synthesis and characterization of carbon nanotube/modified polypyrrole hybrids using a cavity microelectrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bozlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 7, pp.8 0 -8 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-frequency dieletric behaviors in multiwalled carbon nonotube/rubber nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Juan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Min Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bozlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence microscopy coupled to electrochemistry: a powerful tool for the controlled electrochemical switch of fluorescent molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.1913-5. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b718899d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-Polypyrrole Core-Shell Nanocomposites as Active Materials for Dielectrophoretic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.4353-4359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep anchoring of a catalytically active ruthenium complex in porous mesostructured silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Albela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.727. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717190k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and photophysical properties of a star-shaped fluorescent phosphane sulfide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the gelation process of hybrid silica-zirconia and silica-titania gels using two different grafted electroactive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 598 (1-2), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazines substituted by heteroatoms including the first tetrazine based cyclophane: Synthesis and electrochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hua Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 592, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Electrodes Prepared from Ferrocene Functioalized Silicate Xerogels Analysis of the Electrochemical Response in Isotropic and Fractal Structural Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6,1, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/JNN.2006.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-Acceptor-Donor Tetrazines Containing a Ferrocene Unit: Synthesis, Electrochemical and Spectroscopic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Zakrzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.12971-12975. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp062186f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypyridyl ruthenium complexes as coating agent for the formation of gold and silver nanocomposites in different media. Preliminary luminescence and electrochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Warmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.1628-1637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of New Tetrazines Substituted by Heteroatoms: Towards the World&s Smallest Organic Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vernières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.5667-5673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroelectro- and electrofluoro- chemistry of BODIPY-donor dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10éme Journées scientifiques du Labex Charm3at</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroelectro- and electrofluoro- chemistry of BODIPY-donor dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photo Electro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibre and Nano/micro (carbon nanotubes on carbon fibre) hybrid structures and their interface in advanced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinkai Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Chehimi &amp; Jean Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Chemistry of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc. USA, pp.319-346, 2013, Nova Science Publishers, Inc. 2013, 978-1-62808-352-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 : Utilisation de la microélectrode à cavité pour l'élaboration et la caractérisation de nanocomposites à base de polymères conducteurs électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bozlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent VIVIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microélectrode à cavité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau UMEC du CNRS, pp.0-192, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale coupling in multifunctional materials for enhanced photo-switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies (J3N 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabbous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Brasiliense" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maggiore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Qu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Danos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04347b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Rashid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Llansola-Portoles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr00765h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Calderon-Mora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04648" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06324K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Dalloz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Bosmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2023.117520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Adeniji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P Brasiliense" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300467" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Johnson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00439B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Oliveira de Miranda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Vasylieva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00219" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00777k" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahdi Bin Rus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10961d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kamzabek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le D&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina V Dubacheva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01397" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2020.100372" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dubacheva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06896" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Vybornyi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02817" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972508v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00711K" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Selvakannan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143847" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003183v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802130" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limiao Shi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Gareth Williams" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Fox" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02087j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Bucinskas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805358" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02395117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V Dubacheva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08929" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322164v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerret-Legras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Audibert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Dubacheva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miomandre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364872v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mulas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02083" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2019.05.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tourbillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Warnan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01493k" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Sauvage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322066v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audibert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01814f" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723440v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.067" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quynh Nguyen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04827" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725589v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00672" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293590v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourbillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepeltier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.141" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLSP2MR5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221795v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Wojcek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2988-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757004v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. He" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Stancheva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312625x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293598v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.06.046" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK20K7JN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860963v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebarz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51480C" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.12.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SB37S7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mayer Cedric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.03.030" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870015v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.06.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2R1M96-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576859v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;picier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galangau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100980u" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Malinge" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202223w" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596192v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Baudron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111384m" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC13733F" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.06.014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQJ4L56-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611820v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100167" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T48QRSDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1007263" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430739v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Juan Jiang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Min Dang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bozlar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343348v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meallet-Renault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718899d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-19GZG9BR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brosseau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weisbuch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377722v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Calmettes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717190k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LKG8JGC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160312v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Genet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011152v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sallard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/JNN.2006.022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062186f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGMT3ZS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Gong" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.014" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DRN8TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112739v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.10.029" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZRQ5FT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016524v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Verni&#232;res" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403390v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403374v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982941v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Saba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392564v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345549v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Calderon-Mora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabbous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP03995A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Brasiliense" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maggiore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Qu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Danos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04347b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Rashid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Llansola-Portoles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr00765h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117779" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Dalloz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Bosmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2023.117520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04648" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06324K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324494v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Adeniji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P Brasiliense" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300467" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Johnson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00439B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Oliveira de Miranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00777k" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Vasylieva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00219" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahdi Bin Rus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10961d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kamzabek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le D&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina V Dubacheva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01397" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.07.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Selvakannan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2020.100372" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dubacheva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06896" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Vybornyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02817" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00711K" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02395117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V Dubacheva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08929" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Courty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802130" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Bucinskas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805358" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limiao Shi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Gareth Williams" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Fox" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02087j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerret-Legras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Audibert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Dubacheva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miomandre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.069" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mulas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02083" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2019.05.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Sauvage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804878" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tourbillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Warnan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01493k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audibert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01814f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quynh Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.067" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725589v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00672" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourbillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepeltier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.141" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLSP2MR5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Wojcek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2988-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. He" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Stancheva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312625x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.06.046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK20K7JN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860963v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebarz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51480C" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.12.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SB37S7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mayer Cedric" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.03.030" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100167" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T48QRSDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Malinge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202223w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;picier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galangau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100980u" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.06.038" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2R1M96-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596192v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerlin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Baudron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111384m" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.06.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQJ4L56-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC13733F" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585562v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1007263" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343348v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bozlar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430739v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Juan Jiang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Min Dang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343875v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meallet-Renault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718899d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-19GZG9BR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433931v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brosseau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weisbuch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Calmettes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717190k" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LKG8JGC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160312v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Genet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sallard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.10.029" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZRQ5FT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Gong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DRN8TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011152v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/JNN.2006.022" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117071v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062186f" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGMT3ZS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016524v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Verni&#232;res" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403390v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982941v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Saba" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392564v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345549v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>