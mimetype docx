--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien MIOMANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photopolymerizing carbazole-based monomers in dilute media: prototyping organic wires with nanoscale thickness control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Calderon-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasta Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (3), pp.2621-2630. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP03995A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Visualization of Plasmon‐ Induced Hole Injection in Electroactive Luminescent Monolayers on Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (53), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202502037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional benzonitrile derivatives with TADF and mechanofluorochromic properties and their application in OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.13752 - 13767. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4tc04347b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometrology assisted chemical fabrication: direct laser writing of porphyrins onto complex surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J Llansola-Portoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.19220 - 19230. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5nr00765h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative electrofluorochromism of rhodamine in electropolymerized rhodamine-carbazole dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Calderon-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Decorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 310, pp.117779. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heptazine derivative bearing tetrazine capped arms: A new fluorescent and redox platform for reduced graphene oxide functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 301, pp.117520. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2023.117520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive Electrofluorochromism of BODIPY–Ferrocene Monolayers on ITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmon-Induced Simultaneous Electrochemical and Fluorescence Switches Probed by Combined SECM and Fluorescence Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (46), pp.19829-19838. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometrology based control: taming radical grafting reactions with attoliter precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (15), pp.7594-7602. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR06324K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Read‐Out of the Electrical Switching of Cobalt‐Terpyridine‐BODIPY Molecules Immobilized as Single Layer on ITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Magra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dragoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2023, pp.2301128. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202301128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization and Crosslinking of Reduced Graphene Oxide Sheets by Multiple Tetrazine Units to Improve the Energy Storage in Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ademola Adeniji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor P Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando surface optical nanometrology reveals diazonium salts’ visible photografting mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelyn Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.8754-8761. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR00439B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical and Electrochemical Study of New Luminescent and Redox-Active Tetrazine Derivatives Grafted on Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Oliveira de Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (7), pp.3660-3670. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel D–A chromophores with condensed 1,2,4-triazine system simultaneously display thermally activated delayed fluorescence and crystallization-induced phosphorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.17770-17781. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00777k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Easy to Synthesize Benzonitrile Compounds with Mixed Carbazole and Phenoxazine Substituents Exhibiting Dual Emission and TADF Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (14), pp.2740-2753. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile one-pot synthesis of gold nanoclusters and nanoparticles using 3,6-(dipyridin-2-yl)-(1,2,4,5)-tetrazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahdi Bin Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.7043-7050. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra10961d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoresponsive Fluorescence Switches Based on Au@pNIPAM Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Kamzabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Coche-Guérente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina V Dubacheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), pp.10971-10978. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How molecular electrochemistry may shine light by designing electrofluorochromic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.56 - 62. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual influence of gold and silver nanoparticles on Tris-(2,2′bipyridine)-Ru(II) core complexes: Post-functionalization processes, optical and electrochemical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Selvakannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499, pp.143847. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.143847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,2,4,5-Tetrazines: An intriguing heterocycles family with outstanding characteristics in the field of luminescence and electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.100372 -. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2020.100372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence microscopy combined to Scanning ElectroChemical Microscopy (SECM): a new way to visualize photo-induced electron transfer quenching with an electrofluorochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (43), pp.23938-23948. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-acceptor 1,2,4,5-Tetrazines Prepared by Buchwald-Hartwig Cross-Coupling Reaction and Their Photoluminescence Turn-on Property by Inverse Electron Demand Diels-Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Vybornyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (5), pp.3407-3416. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu-Trang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Nizinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (42), pp.9396-9410. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent molecular switches based on dicationic P-doped Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3369 - 3377 (9), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0MA00711K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofluorochromism of Surface-Confined Tetrazines Investigated on the Monolayer Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (48), pp.29255-29261. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of Silver Nanoparticles on Reduced Graphene Functionalized by Pyridine-Pyridazine Units: Application to Surface-Enhanced Raman Spectroscopy and Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahdi Bin Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maisonhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.1298-1305. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201802130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient One-Pot Synthesis of 1,2,3,4-Thiatriazoles Towards a Novel Electron Acceptor for Highly-Efficient Thermally-Activated Delayed-Fluorescence Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Bucinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (10), pp.2457-2462. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201805358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenylporphyrins functionalized by electrochromic ruthenium units as redox-triggered fluorescence switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifallah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Gareth Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (31), pp.11897-11911. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02087j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined SECM-fluorescence microscopy using a water-soluble electrofluorochromic dye as the redox mediator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. F Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 305, pp.370-377. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Monolayers of Redox-Active 4d-4f Heterobimetallic Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina V Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Sabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (42), pp.13711-13717. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electrolytic medium on the performance and stability of functionalized graphene-polypyrrole nanocomposites as materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahdi Bin Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254, pp.22 - 28. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐Free Synthetic Approach to 3‐Monosubstituted Unsymmetrical 1,2,4,5‐Tetrazines Useful for Bioorthogonal Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12057-12061. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201804878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-driven porphyrin based systems for new luminescent molecular switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Norel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Tourbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Warnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (25), pp.8364-8374. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01493k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined scanning electrochemical and fluorescence microscopies using a tetrazine as a single redox and luminescent (electrofluorochromic) probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (27), pp.5897-5905. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc01814f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented Self-Organized Monolayer of a Ru(II) Complex by Diazonium Electroreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Quynh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaonan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (30), pp.9381 - 9384. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b04827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypyrrole-modified graphene sheet nanocomposites as new efficient materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.510 - 520. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Graphene Oxide by Tetrazine Derivatives: A Versatile Approach toward Covalent Bridges between Graphene Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.4298 - 4310. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual electrochemical modulation of reflectivity and luminescence on plasmonic gratings investigated by fluorescence microscopy coupled to electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tourbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepeltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 179, pp.618-625. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.02.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical synthesis of polypyrrole nanowires on carbon nanotubes coated carbon fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Wojcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (9), pp.2691-2699. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-015-2988-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous electrodeposition of polypyrrole on carbon nanotube-carbon fiber hybrids as a protective treatment against nanotube dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Magga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and Silver Nanoparticles Functionalized by Luminescent Iridium Complexes: Synthesis and Photophysical and Electrofluorochromic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Stancheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (24), pp.12806-12814. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312625x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically monitored fluorescence on plasmonic gratings: A first step toward smart displays with multiple inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of the excited-state dynamics of push-pull triphenylamine dyes as models for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buntinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.13922 - 13939. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51480C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre-Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.809-815. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New conducting polymers functionalized with redox-active tetrazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 668, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofluorochromism of a ruthenium complex investigated by time resolved TIRF microscopy coupled to an electrochemical cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mayer Cedric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.83-87. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Copolymers with Pendant Cationic Mixed-Ligand Terpyridine-Based Iridium (III) Complexes: Synthesis and Application in Light-Emitting Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (15), pp.1616-1628. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, Photophysical, Electrochemical, and Sensing Properties of Luminescent Tetrazine-Doped Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (20), pp.4599. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm202223w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Monitoring of the Fluorescence Emission of Tetrazine and Bodipy Dyes Using Total Internal Reflection Fluorescence Microscopy Coupled to Electrochemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am100980u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.574. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of blue or yellow emitting devices controlled by the deposition process of a cationic iridium (III) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.1934-1939. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dithiolate-appended Iridium(III) complex with dual functions of reducing and capping agent for the design of small-sized gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.6501 - 6504. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja111384m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic iridium complex for the design of soft salt-based phosphorescent OLEDs and color-tunable light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium (III) soft salts from dinuclear cationic and mononuclear anionic complexes for OLEDs devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.10698-10700. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC13733F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Optical Properties of Chromophores Derived from Oligo(p-phenylene vinylene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (10), pp.2382-2385. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol1007263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Linear Optical, and Nonlinear Optical Properties and Interpretation by Density Functional Theory Calculations of (4-N,NDimethylaminostyryl)- Pyridinium Pendant Group Associated with Polypyridinic Ligands and Respective Multifunctional Metal Complexes (RuII or ZnII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuyen Hoang-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ledoux-Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.8120-8133. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900060d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical synthesis and characterization of carbon nanotube/modified polypyrrole hybrids using a cavity microelectrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bozlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 7, pp.8 0 -8 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-frequency dieletric behaviors in multiwalled carbon nonotube/rubber nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Juan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Min Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bozlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence microscopy coupled to electrochemistry: a powerful tool for the controlled electrochemical switch of fluorescent molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.1913-5. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b718899d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-Polypyrrole Core-Shell Nanocomposites as Active Materials for Dielectrophoretic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.4353-4359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep anchoring of a catalytically active ruthenium complex in porous mesostructured silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Albela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.727. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717190k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and photophysical properties of a star-shaped fluorescent phosphane sulfide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the gelation process of hybrid silica-zirconia and silica-titania gels using two different grafted electroactive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 598 (1-2), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazines substituted by heteroatoms including the first tetrazine based cyclophane: Synthesis and electrochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hua Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 592, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Electrodes Prepared from Ferrocene Functioalized Silicate Xerogels Analysis of the Electrochemical Response in Isotropic and Fractal Structural Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6,1, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/JNN.2006.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-Acceptor-Donor Tetrazines Containing a Ferrocene Unit: Synthesis, Electrochemical and Spectroscopic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Zakrzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.12971-12975. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp062186f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypyridyl ruthenium complexes as coating agent for the formation of gold and silver nanocomposites in different media. Preliminary luminescence and electrochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Warmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.1628-1637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of New Tetrazines Substituted by Heteroatoms: Towards the World&s Smallest Organic Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vernières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.5667-5673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroelectro- and electrofluoro- chemistry of BODIPY-donor dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10éme Journées scientifiques du Labex Charm3at</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroelectro- and electrofluoro- chemistry of BODIPY-donor dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photo Electro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibre and Nano/micro (carbon nanotubes on carbon fibre) hybrid structures and their interface in advanced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinkai Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Chehimi &amp; Jean Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Chemistry of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc. USA, pp.319-346, 2013, Nova Science Publishers, Inc. 2013, 978-1-62808-352-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 : Utilisation de la microélectrode à cavité pour l'élaboration et la caractérisation de nanocomposites à base de polymères conducteurs électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bozlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent VIVIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microélectrode à cavité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau UMEC du CNRS, pp.0-192, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale coupling in multifunctional materials for enhanced photo-switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies (J3N 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien MIOMANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photopolymerizing carbazole-based monomers in dilute media: prototyping organic wires with nanoscale thickness control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Calderon-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasta Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (3), pp.2621-2630. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP03995A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Visualization of Plasmon‐ Induced Hole Injection in Electroactive Luminescent Monolayers on Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (53), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202502037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional benzonitrile derivatives with TADF and mechanofluorochromic properties and their application in OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.13752 - 13767. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4tc04347b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometrology assisted chemical fabrication: direct laser writing of porphyrins onto complex surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J Llansola-Portoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.19220 - 19230. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5nr00765h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative electrofluorochromism of rhodamine in electropolymerized rhodamine-carbazole dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Calderon-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Decorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 310, pp.117779. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive Electrofluorochromism of BODIPY–Ferrocene Monolayers on ITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmon-Induced Simultaneous Electrochemical and Fluorescence Switches Probed by Combined SECM and Fluorescence Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (46), pp.19829-19838. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometrology based control: taming radical grafting reactions with attoliter precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (15), pp.7594-7602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR06324K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heptazine derivative bearing tetrazine capped arms: A new fluorescent and redox platform for reduced graphene oxide functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 301, pp.117520. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2023.117520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Read‐Out of the Electrical Switching of Cobalt‐Terpyridine‐BODIPY Molecules Immobilized as Single Layer on ITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Magra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dragoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2023, pp.2301128. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202301128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization and Crosslinking of Reduced Graphene Oxide Sheets by Multiple Tetrazine Units to Improve the Energy Storage in Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ademola Adeniji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor P Brasiliense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando surface optical nanometrology reveals diazonium salts’ visible photografting mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelyn Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Brasiliense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.8754-8761. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR00439B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical and Electrochemical Study of New Luminescent and Redox-Active Tetrazine Derivatives Grafted on Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Oliveira de Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (7), pp.3660-3670. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Easy to Synthesize Benzonitrile Compounds with Mixed Carbazole and Phenoxazine Substituents Exhibiting Dual Emission and TADF Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (14), pp.2740-2753. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel D–A chromophores with condensed 1,2,4-triazine system simultaneously display thermally activated delayed fluorescence and crystallization-induced phosphorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.17770-17781. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00777k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile one-pot synthesis of gold nanoclusters and nanoparticles using 3,6-(dipyridin-2-yl)-(1,2,4,5)-tetrazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahdi Bin Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Bosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.7043-7050. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra10961d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoresponsive Fluorescence Switches Based on Au@pNIPAM Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Kamzabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Coche-Guérente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina V Dubacheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), pp.10971-10978. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,2,4,5-Tetrazines: An intriguing heterocycles family with outstanding characteristics in the field of luminescence and electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.100372 -. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2020.100372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence microscopy combined to Scanning ElectroChemical Microscopy (SECM): a new way to visualize photo-induced electron transfer quenching with an electrofluorochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (43), pp.23938-23948. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-acceptor 1,2,4,5-Tetrazines Prepared by Buchwald-Hartwig Cross-Coupling Reaction and Their Photoluminescence Turn-on Property by Inverse Electron Demand Diels-Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Vybornyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (5), pp.3407-3416. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu-Trang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Nizinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (42), pp.9396-9410. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent molecular switches based on dicationic P-doped Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3369 - 3377 (9), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0MA00711K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual influence of gold and silver nanoparticles on Tris-(2,2′bipyridine)-Ru(II) core complexes: Post-functionalization processes, optical and electrochemical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Selvakannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499, pp.143847. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.143847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How molecular electrochemistry may shine light by designing electrofluorochromic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.56 - 62. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofluorochromism of Surface-Confined Tetrazines Investigated on the Monolayer Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (48), pp.29255-29261. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of Silver Nanoparticles on Reduced Graphene Functionalized by Pyridine-Pyridazine Units: Application to Surface-Enhanced Raman Spectroscopy and Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahdi Bin Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maisonhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.1298-1305. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201802130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient One-Pot Synthesis of 1,2,3,4-Thiatriazoles Towards a Novel Electron Acceptor for Highly-Efficient Thermally-Activated Delayed-Fluorescence Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Bucinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (10), pp.2457-2462. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201805358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenylporphyrins functionalized by electrochromic ruthenium units as redox-triggered fluorescence switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifallah Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Gareth Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (31), pp.11897-11911. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02087j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined SECM-fluorescence microscopy using a water-soluble electrofluorochromic dye as the redox mediator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. F Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 305, pp.370-377. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Monolayers of Redox-Active 4d-4f Heterobimetallic Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina V Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Sabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (42), pp.13711-13717. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electrolytic medium on the performance and stability of functionalized graphene-polypyrrole nanocomposites as materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahdi Bin Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254, pp.22 - 28. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐Free Synthetic Approach to 3‐Monosubstituted Unsymmetrical 1,2,4,5‐Tetrazines Useful for Bioorthogonal Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12057-12061. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201804878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-driven porphyrin based systems for new luminescent molecular switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Norel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Tourbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Warnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (25), pp.8364-8374. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01493k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined scanning electrochemical and fluorescence microscopies using a tetrazine as a single redox and luminescent (electrofluorochromic) probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (27), pp.5897-5905. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc01814f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypyrrole-modified graphene sheet nanocomposites as new efficient materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.510 - 520. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented Self-Organized Monolayer of a Ru(II) Complex by Diazonium Electroreduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Quynh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaonan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (30), pp.9381 - 9384. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b04827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Graphene Oxide by Tetrazine Derivatives: A Versatile Approach toward Covalent Bridges between Graphene Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.4298 - 4310. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual electrochemical modulation of reflectivity and luminescence on plasmonic gratings investigated by fluorescence microscopy coupled to electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tourbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepeltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 179, pp.618-625. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.02.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical synthesis of polypyrrole nanowires on carbon nanotubes coated carbon fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Wojcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (9), pp.2691-2699. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-015-2988-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous electrodeposition of polypyrrole on carbon nanotube-carbon fiber hybrids as a protective treatment against nanotube dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Magga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and Silver Nanoparticles Functionalized by Luminescent Iridium Complexes: Synthesis and Photophysical and Electrofluorochromic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Stancheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (24), pp.12806-12814. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312625x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically monitored fluorescence on plasmonic gratings: A first step toward smart displays with multiple inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of the excited-state dynamics of push-pull triphenylamine dyes as models for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buntinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.13922 - 13939. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51480C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New conducting polymers functionalized with redox-active tetrazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 668, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre-Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.809-815. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofluorochromism of a ruthenium complex investigated by time resolved TIRF microscopy coupled to an electrochemical cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mayer Cedric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.83-87. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, Photophysical, Electrochemical, and Sensing Properties of Luminescent Tetrazine-Doped Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (20), pp.4599. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm202223w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Monitoring of the Fluorescence Emission of Tetrazine and Bodipy Dyes Using Total Internal Reflection Fluorescence Microscopy Coupled to Electrochemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am100980u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of blue or yellow emitting devices controlled by the deposition process of a cationic iridium (III) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.1934-1939. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.574. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dithiolate-appended Iridium(III) complex with dual functions of reducing and capping agent for the design of small-sized gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.6501 - 6504. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja111384m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic iridium complex for the design of soft salt-based phosphorescent OLEDs and color-tunable light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium (III) soft salts from dinuclear cationic and mononuclear anionic complexes for OLEDs devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.10698-10700. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC13733F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Copolymers with Pendant Cationic Mixed-Ligand Terpyridine-Based Iridium (III) Complexes: Synthesis and Application in Light-Emitting Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (15), pp.1616-1628. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Optical Properties of Chromophores Derived from Oligo(p-phenylene vinylene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (10), pp.2382-2385. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol1007263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-frequency dieletric behaviors in multiwalled carbon nonotube/rubber nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Juan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Min Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bozlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical synthesis and characterization of carbon nanotube/modified polypyrrole hybrids using a cavity microelectrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bozlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 7, pp.8 0 -8 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Linear Optical, and Nonlinear Optical Properties and Interpretation by Density Functional Theory Calculations of (4-N,NDimethylaminostyryl)- Pyridinium Pendant Group Associated with Polypyridinic Ligands and Respective Multifunctional Metal Complexes (RuII or ZnII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuyen Hoang-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ledoux-Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.8120-8133. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900060d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence microscopy coupled to electrochemistry: a powerful tool for the controlled electrochemical switch of fluorescent molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.1913-5. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b718899d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-Polypyrrole Core-Shell Nanocomposites as Active Materials for Dielectrophoretic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.4353-4359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep anchoring of a catalytically active ruthenium complex in porous mesostructured silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Albela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.727. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717190k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and photophysical properties of a star-shaped fluorescent phosphane sulfide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazines substituted by heteroatoms including the first tetrazine based cyclophane: Synthesis and electrochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hua Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 592, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Electrodes Prepared from Ferrocene Functioalized Silicate Xerogels Analysis of the Electrochemical Response in Isotropic and Fractal Structural Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6,1, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/JNN.2006.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-Acceptor-Donor Tetrazines Containing a Ferrocene Unit: Synthesis, Electrochemical and Spectroscopic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Zakrzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.12971-12975. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp062186f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypyridyl ruthenium complexes as coating agent for the formation of gold and silver nanocomposites in different media. Preliminary luminescence and electrochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Warmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.1628-1637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the gelation process of hybrid silica-zirconia and silica-titania gels using two different grafted electroactive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 598 (1-2), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of New Tetrazines Substituted by Heteroatoms: Towards the World&s Smallest Organic Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vernières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.5667-5673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroelectro- and electrofluoro- chemistry of BODIPY-donor dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10éme Journées scientifiques du Labex Charm3at</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroelectro- and electrofluoro- chemistry of BODIPY-donor dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photo Electro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibre and Nano/micro (carbon nanotubes on carbon fibre) hybrid structures and their interface in advanced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinkai Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Chehimi &amp; Jean Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Chemistry of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc. USA, pp.319-346, 2013, Nova Science Publishers, Inc. 2013, 978-1-62808-352-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 : Utilisation de la microélectrode à cavité pour l'élaboration et la caractérisation de nanocomposites à base de polymères conducteurs électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bozlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinbo Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent VIVIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microélectrode à cavité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau UMEC du CNRS, pp.0-192, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale coupling in multifunctional materials for enhanced photo-switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies (J3N 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Calderon-Mora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabbous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP03995A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Brasiliense" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maggiore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Qu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Danos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04347b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Rashid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Llansola-Portoles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr00765h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117779" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Dalloz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Bosmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2023.117520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04648" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06324K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324494v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Adeniji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P Brasiliense" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300467" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Johnson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00439B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Oliveira de Miranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00777k" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Vasylieva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00219" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahdi Bin Rus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10961d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kamzabek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le D&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina V Dubacheva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01397" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.07.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Selvakannan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2020.100372" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dubacheva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06896" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Vybornyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02817" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00711K" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02395117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V Dubacheva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08929" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Courty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802130" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Bucinskas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805358" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limiao Shi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Gareth Williams" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Fox" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02087j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerret-Legras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Audibert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Dubacheva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miomandre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.069" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mulas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02083" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2019.05.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Sauvage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804878" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tourbillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Warnan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01493k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audibert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01814f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quynh Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.067" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725589v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00672" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourbillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepeltier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.141" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLSP2MR5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Wojcek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2988-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. He" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Stancheva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312625x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.06.046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK20K7JN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860963v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebarz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51480C" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.12.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SB37S7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mayer Cedric" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.03.030" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100167" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T48QRSDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Malinge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202223w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;picier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galangau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100980u" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.06.038" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2R1M96-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596192v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerlin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Baudron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111384m" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.06.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQJ4L56-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC13733F" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585562v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1007263" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343348v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bozlar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430739v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Juan Jiang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Min Dang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343875v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meallet-Renault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718899d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-19GZG9BR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433931v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brosseau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weisbuch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Calmettes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717190k" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LKG8JGC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160312v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Genet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sallard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.10.029" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZRQ5FT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Gong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DRN8TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011152v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/JNN.2006.022" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117071v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062186f" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGMT3ZS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016524v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Verni&#232;res" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403390v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982941v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Saba" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392564v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345549v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Calderon-Mora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabbous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP03995A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Brasiliense" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maggiore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Qu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Danos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04347b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Rashid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Llansola-Portoles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr00765h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117779" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04648" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06324K" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Dalloz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Bosmi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2023.117520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324494v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Adeniji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor P Brasiliense" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300467" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Johnson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00439B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Oliveira de Miranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Vasylieva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00219" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00777k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahdi Bin Rus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10961d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kamzabek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le D&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina V Dubacheva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01397" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2020.100372" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024468v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dubacheva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06896" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Vybornyi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02817" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00711K" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Selvakannan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.07.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02395117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V Dubacheva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08929" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Courty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802130" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Bucinskas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805358" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limiao Shi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Gareth Williams" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Fox" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02087j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerret-Legras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Audibert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Dubacheva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miomandre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.069" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mulas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02083" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2019.05.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Sauvage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804878" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tourbillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Warnan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01493k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audibert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01814f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.067" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quynh Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04827" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725589v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00672" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourbillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepeltier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.141" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLSP2MR5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Wojcek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2988-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. He" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Stancheva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312625x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.06.046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK20K7JN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860963v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebarz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51480C" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.12.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SB37S7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mayer Cedric" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.03.030" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Malinge" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202223w" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576859v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;picier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galangau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100980u" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870015v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.06.038" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2R1M96-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5WP9XRQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596192v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerlin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Baudron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111384m" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870017v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.06.014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQJ4L56-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870008v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC13733F" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611820v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100167" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T48QRSDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585562v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1007263" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Juan Jiang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Min Dang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bozlar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343348v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343875v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meallet-Renault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718899d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-19GZG9BR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433931v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brosseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weisbuch" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377722v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Calmettes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menage" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717190k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LKG8JGC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160312v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Genet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117073v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Gong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DRN8TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011152v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sallard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/JNN.2006.022" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117071v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062186f" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGMT3ZS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172728v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.10.029" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZRQ5FT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016524v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Verni&#232;res" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403374v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982941v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Saba" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392564v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345549v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>