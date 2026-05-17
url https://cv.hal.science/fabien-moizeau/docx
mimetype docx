--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -66,1561 +66,1668 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land, Wealth, and Taxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Economic Journal: Microeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Credit Market Imperfections, Urban Land Rents and the Henry George Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Avancées de la recherche en microéconomie appliquée à l'occasion des XXXVIIIe JMA (Rennes 2022), 74 (5), pp.681-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.745.0681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04405036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Lives Where in the City? Amenities, Commuting and Income Sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans R A Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.103394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2021.103394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03379541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural dynamics, social mobility and urban segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.173-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2017.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnic gaps in educational attainment and labor-market outcomes : evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peterle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.84-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09645292.2016.1183591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneity and the formation of risk-sharing coalitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2014.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of social norms in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.70-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2015.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01114139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic regulation of quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The RAND Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (2), pp.246-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1756-2171.2011.00132.x/pdf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de voisinage et localisation : la ségrégation urbaine est-elle inéluctable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tropeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (4), pp.723-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.614.0723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequality, growth and the dynamics of social segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.529-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2009.01420.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00415141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community membership aspirations : the link between inequality and redistribution revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desdoigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (3), pp.973-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-2354.2005.00354.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequality and Club Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87, pp.931-955</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited Commitment, Social Control and Risk-Sharing Coalitions in Village Economies *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vendryes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Daniel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05061879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Appropriation of State Secularism by Catholics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04806416v1</w:t>
-              </w:r>
-[...1150 lines deleted...]
-                <w:t xml:space="preserve">hal-00078778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transitions professionnelles tout au long de la vie. Nouveaux regards, nouveaux sens, nouvelles temporalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Baslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Issehnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées d'étude sur les données longitudinales dans l'analyse du marché du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Céreq, 526 p., 2016, Céreq échanges, 978-2-11-138829-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1630,314 +1737,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk and endogenous formation of risk-sharing coalitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th annual congress of the European Economic Assocation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00554742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk endogenous formation of risk-sharing coalitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual conference of association for public economic theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00400671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk and endogenous formation of risk-sharing coalitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Banque de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1947,117 +2054,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de voisinage et localisation : la ségrégation urbaine est-elle inéluctable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tropeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00344780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2067,151 +2174,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequality and growth clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabrielle Demange &amp; Myrna Wooders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group formation in economics : coalitions, clubs and networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.381-428, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2277/0521842719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2358,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moizeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kempf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vendryes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jaramillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04806416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brunetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.745.0681" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R A Koster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2021.103394" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bezin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.02.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Langevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peterle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2016.1183591" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2014.09.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2015.01.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mariotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1756-2171.2011.00132.x/pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.614.0723" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2009.01420.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2PR4NMW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desdoigts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2354.2005.00354.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTDSCBN3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaramillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gu&#233;guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2277/0521842719" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brunetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.745.0681" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R A Koster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2021.103394" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bezin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.02.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0596J7Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Langevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peterle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2016.1183591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jaramillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kempf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2014.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2015.01.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mariotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1756-2171.2011.00132.x/pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.614.0723" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2009.01420.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2PR4NMW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desdoigts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2354.2005.00354.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTDSCBN3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaramillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vendryes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Hernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04806416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gu&#233;guen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2277/0521842719" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>