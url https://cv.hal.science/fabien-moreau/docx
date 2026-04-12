--- v1 (2026-03-23)
+++ v2 (2026-04-12)
@@ -689,303 +689,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load of walking in people who are blind: Subjective and objective measures for assessment</w:t>
+                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pigeon</w:t>
+                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Li</w:t>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.018⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236430v1</w:t>
+                <w:t xml:space="preserve">hal-02271104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive load of walking in people who are blind: Subjective and objective measures for assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp 43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02271104v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do distinct mind wandering differently disrupt drivers? Interpretation of physiological and behavioral pattern with a data triangulation method</w:t>
               </w:r>
@@ -1099,295 +1099,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: contribution of cardiac measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+                <w:t xml:space="preserve">Attention and driving performance modulations due to anger state : Contribution of electroencephalographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fort</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.801.0051⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 636, pp. 134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469240v2</w:t>
+                <w:t xml:space="preserve">hal-01399274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention and driving performance modulations due to anger state : Contribution of electroencephalographic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Techer</w:t>
+                <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: contribution of cardiac measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Corson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 636, pp. 134-139. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.51-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.801.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399274v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,51 +1940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanist Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, United Kingdom. 20 p</w:t>
@@ -2039,51 +2039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are car-following performance and pedestrian detection altered by anger?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2509,51 +2509,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load during a walking task: a pilot study</w:t>
+                <w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
@@ -2584,97 +2584,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, PARIS, France. Elsevier, 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e445, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027101v2</w:t>
+                <w:t xml:space="preserve">hal-01857929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t>
+                <w:t xml:space="preserve">Cognitive load during a walking task: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
@@ -2705,82 +2714,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01857929v1</w:t>
+                <w:t xml:space="preserve">hal-03027101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2914,554 +2914,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADViCe : Allocation Dynamique des Voies de Circulation. Préconisations préliminaires sur la mise en oeuvre d'un système ADViCe, Livrable finale de la tâche 4</w:t>
+                <w:t xml:space="preserve">DECOMOBIL Human Centred Design for Safety Critical Transport Systems. Deliverable 3.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chiabaut</w:t>
+                <w:t xml:space="preserve">Annie Pauzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Xie</w:t>
+                <w:t xml:space="preserve">Lucile Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 49 p</w:t>
+                <w:t xml:space="preserve">Anabela Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308395v1</w:t>
+                <w:t xml:space="preserve">hal-01308425v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Centred Design for ITS Decomobil Deliverable 5.2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADVICE, Allocation Dynamique des Voies de Circulation : Analyse système et choix technologique, livrable final de la Tache 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Mendoza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
+                <w:t xml:space="preserve">Philippe Liatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 254 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717812v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECOMOBIL Human Centred Design for Safety Critical Transport Systems. Deliverable 3.6</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ADViCe : Allocation Dynamique des Voies de Circulation. Préconisations préliminaires sur la mise en oeuvre d'un système ADViCe, Livrable finale de la tâche 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chiabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Leiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Pauzie</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-01308425v2</w:t>
+                <w:t xml:space="preserve">hal-01308395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVICE, Allocation Dynamique des Voies de Circulation : Analyse système et choix technologique, livrable final de la Tache 2</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human Centred Design for ITS Decomobil Deliverable 5.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pauzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Oberlader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 254 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Chalon</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-01308363v1</w:t>
+                <w:t xml:space="preserve">hal-01717812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECOMOBIL Nomadic transport services for multimodal mobility: issues and perspectives. Deliverable 3.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pauzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3528,51 +3528,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colère, source d'insécurité routière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,51 +3822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J B&#233;quet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Quick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102923" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.592532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41H7NH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aparicio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Kosel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Estraillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309332v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chanut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272323v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027101v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Xie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leiser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mendoza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Risser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Oberlader" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308425v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Simoes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liatard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J B&#233;quet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Quick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102923" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.592532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41H7NH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aparicio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Kosel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Estraillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309332v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chanut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272323v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027101v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308425v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mendoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Simoes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liatard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Xie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leiser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Risser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Oberlader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>