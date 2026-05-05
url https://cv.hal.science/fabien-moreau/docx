--- v2 (2026-04-12)
+++ v3 (2026-05-05)
@@ -72,51 +72,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Après avoir obtenu un Master professionnel « Image et son » en 2009, j’ai rejoint le secteur de la recherche, et travaille dans des domaines d'activités variés tels que les techniques et sciences de l'ingénieur, l’instrumentation, l’informatique scientifique, l’audiovisuel et le multimédia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Depuis mai 2022, je suis ingénieur en développement logiciel et calcul scientifique au sein du Laboratoire Ergonomie et Sciences Cognitives pour les Transports (Lescot) de l'Université Gustave Eiffel. A ce titre, je me suis recentré sur le développement d'outils informatiques pour la recherche tels que WAMA (Webapp for Automatic Media Anonymization) et BIND (framework logiciel pour le traitement de données expérimentales).</w:t>
+        <w:t xml:space="preserve">Depuis mai 2022, je suis ingénieur en développement logiciel et calcul scientifique au sein du Laboratoire Ergonomie et Sciences Cognitives pour les Transports (Lescot) de l'Université Gustave Eiffel. A ce titre, je me suis recentré sur le développement d'outils informatiques pour la recherche tels que WAMA (Web App for Media Automation) et BIND (framework logiciel pour le traitement de données expérimentales).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durant les 8 années précédentes, j'étais ingénieur en conception et développement d’expérimentations et responsable de l’équipe SPI (Sciences Pour l'Ingénieur) du Lescot. A ce titre, j’ai assuré et coordonné la conception et la mise en exploitation de dispositifs expérimentaux, ainsi que le traitement des données recueillies et le calcul d’indicateurs scientifiques dans le cadre de projets européens, nationaux et de thèses. Les moyens expérimentaux mis en œuvre dans ces projets, sont des véhicules instrumentés, des simulateurs de conduite et des systèmes de mesures comportementales, physiologiques et oculométriques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les expérimentations menées au sein du laboratoire, ont pour finalité de mieux comprendre les comportements de conduite et de déplacement, afin par exemple, de rendre les systèmes d'aide à la conduite plus sécuritaires et mieux adaptés aux usagers (approche centrée utilisateur), dans le cadre du développement du véhicule autonome et connecté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -689,303 +689,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
+                <w:t xml:space="preserve">Cognitive load of walking in people who are blind: Subjective and objective measures for assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jallais</w:t>
+                <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Evennou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+                <w:t xml:space="preserve">Tong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp 43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271104v1</w:t>
+                <w:t xml:space="preserve">hal-03236430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load of walking in people who are blind: Subjective and objective measures for assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tong Li</w:t>
+                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.018⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03236430v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do distinct mind wandering differently disrupt drivers? Interpretation of physiological and behavioral pattern with a data triangulation method</w:t>
               </w:r>
@@ -1099,295 +1099,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention and driving performance modulations due to anger state : Contribution of electroencephalographic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: contribution of cardiac measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Techer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.11.011⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.801.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399274v2</w:t>
+                <w:t xml:space="preserve">hal-01469240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: contribution of cardiac measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+                <w:t xml:space="preserve">Attention and driving performance modulations due to anger state : Contribution of electroencephalographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fort</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80, pp.51-72. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 636, pp. 134-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.801.0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469240v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,51 +1940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanist Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, United Kingdom. 20 p</w:t>
@@ -2039,51 +2039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are car-following performance and pedestrian detection altered by anger?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2509,51 +2509,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t>
+                <w:t xml:space="preserve">Cognitive load during a walking task: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
@@ -2584,106 +2584,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857929v1</w:t>
+                <w:t xml:space="preserve">hal-03027101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load during a walking task: a pilot study</w:t>
+                <w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
@@ -2714,73 +2705,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, PARIS, France. Elsevier, 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e445, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027101v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2914,554 +2914,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECOMOBIL Human Centred Design for Safety Critical Transport Systems. Deliverable 3.6</w:t>
+                <w:t xml:space="preserve">ADViCe : Allocation Dynamique des Voies de Circulation. Préconisations préliminaires sur la mise en oeuvre d'un système ADViCe, Livrable finale de la tâche 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Pauzie</w:t>
+                <w:t xml:space="preserve">Nicolas Chiabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Mendoza</w:t>
+                <w:t xml:space="preserve">Xiaoyan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabela Simoes</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 69 p</w:t>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Leiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308425v2</w:t>
+                <w:t xml:space="preserve">hal-01308395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVICE, Allocation Dynamique des Voies de Circulation : Analyse système et choix technologique, livrable final de la Tache 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Centred Design for ITS Decomobil Deliverable 5.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pauzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Oberlader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 254 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand David</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-01308363v1</w:t>
+                <w:t xml:space="preserve">hal-01717812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADViCe : Allocation Dynamique des Voies de Circulation. Préconisations préliminaires sur la mise en oeuvre d'un système ADViCe, Livrable finale de la tâche 4</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DECOMOBIL Human Centred Design for Safety Critical Transport Systems. Deliverable 3.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pauzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 69 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-01308395v1</w:t>
+                <w:t xml:space="preserve">hal-01308425v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Centred Design for ITS Decomobil Deliverable 5.2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Pauzie</w:t>
+                <w:t xml:space="preserve">ADVICE, Allocation Dynamique des Voies de Circulation : Analyse système et choix technologique, livrable final de la Tache 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Risser</w:t>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Oberlader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
+                <w:t xml:space="preserve">Philippe Liatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 254 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717812v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECOMOBIL Nomadic transport services for multimodal mobility: issues and perspectives. Deliverable 3.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pauzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3528,51 +3528,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colère, source d'insécurité routière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,51 +3822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J B&#233;quet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Quick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102923" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.592532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41H7NH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aparicio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Kosel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Estraillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309332v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chanut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272323v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027101v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308425v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mendoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Simoes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liatard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Xie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leiser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Risser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Oberlader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J B&#233;quet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Quick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102923" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.592532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41H7NH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aparicio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Kosel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Estraillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309332v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chanut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272323v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027101v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Xie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leiser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mendoza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Risser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Oberlader" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308425v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Simoes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liatard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>