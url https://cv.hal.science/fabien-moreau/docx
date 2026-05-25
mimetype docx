--- v3 (2026-05-05)
+++ v4 (2026-05-25)
@@ -161,291 +161,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality trait prediction by machine learning using physiological data and driving behavior</w:t>
+                <w:t xml:space="preserve">Subtle interactions for distress regulation: Efficiency of a haptic wearable according to personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Evin</w:t>
+                <w:t xml:space="preserve">Adolphe J Béquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
+                <w:t xml:space="preserve">Antonio R Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe James Béquet</w:t>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
+                <w:t xml:space="preserve">Joshua Quick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helène Tattegrain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.102923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2022.102923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068899v1</w:t>
+                <w:t xml:space="preserve">hal-04992278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle interactions for distress regulation: Efficiency of a haptic wearable according to personality</w:t>
+                <w:t xml:space="preserve">Personality trait prediction by machine learning using physiological data and driving behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe J Béquet</w:t>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio R Hidalgo-Muñoz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe James Béquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jallais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helène Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 168, pp.102923. </w:t>
+              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2022.102923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992278v1</w:t>
+                <w:t xml:space="preserve">hal-04068899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mind-wandering on visual information processing while driving: An electrophysiological study</w:t>
               </w:r>
@@ -457,64 +457,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -604,51 +604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -689,303 +689,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load of walking in people who are blind: Subjective and objective measures for assessment</w:t>
+                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pigeon</w:t>
+                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.018⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236430v1</w:t>
+                <w:t xml:space="preserve">hal-02271104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive load of walking in people who are blind: Subjective and objective measures for assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp 43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02271104v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do distinct mind wandering differently disrupt drivers? Interpretation of physiological and behavioral pattern with a data triangulation method</w:t>
               </w:r>
@@ -997,64 +997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1099,295 +1099,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: contribution of cardiac measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Attention and driving performance modulations due to anger state : Contribution of electroencephalographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.801.0051⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 636, pp. 134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469240v2</w:t>
+                <w:t xml:space="preserve">hal-01399274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention and driving performance modulations due to anger state : Contribution of electroencephalographic data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: contribution of cardiac measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Corson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 636, pp. 134-139. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.51-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.801.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399274v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1418,77 +1418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du stress et de sa régulation sur les processus perceptifs et cognitifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe Bequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque EPIQUE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, LILLE, France. pp.241-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1539,64 +1539,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1789,77 +1789,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Neuroergonomics Conference, The Brain at work and in everyday life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, PARIS, France. 1 p</w:t>
@@ -1901,90 +1901,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: Contribution of cardiac measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanist Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, United Kingdom. 20 p</w:t>
@@ -2039,77 +2039,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Entretiens Jacques Cartier. Facteurs humains, technologies embarquées et numériques : quel rôle pour les politiques de sécurité routière ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France. 1 p</w:t>
@@ -2138,64 +2138,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are car-following performance and pedestrian detection altered by anger?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle signalisation pour les allocations dynamiques de voies réservées à la circulation des transports publics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Cour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2509,278 +2509,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load during a walking task: a pilot study</w:t>
+                <w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, PARIS, France. Elsevier, 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e445, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027101v2</w:t>
+                <w:t xml:space="preserve">hal-01857929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t>
+                <w:t xml:space="preserve">Cognitive load during a walking task: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01857929v1</w:t>
+                <w:t xml:space="preserve">hal-03027101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2837,51 +2837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2914,567 +2914,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADViCe : Allocation Dynamique des Voies de Circulation. Préconisations préliminaires sur la mise en oeuvre d'un système ADViCe, Livrable finale de la tâche 4</w:t>
+                <w:t xml:space="preserve">DECOMOBIL Human Centred Design for Safety Critical Transport Systems. Deliverable 3.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chiabaut</w:t>
+                <w:t xml:space="preserve">Annie Pauzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Xie</w:t>
+                <w:t xml:space="preserve">Lucile Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 49 p</w:t>
+                <w:t xml:space="preserve">Anabela Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308395v1</w:t>
+                <w:t xml:space="preserve">hal-01308425v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Centred Design for ITS Decomobil Deliverable 5.2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADVICE, Allocation Dynamique des Voies de Circulation : Analyse système et choix technologique, livrable final de la Tache 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Mendoza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
+                <w:t xml:space="preserve">Philippe Liatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 254 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717812v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECOMOBIL Human Centred Design for Safety Critical Transport Systems. Deliverable 3.6</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ADViCe : Allocation Dynamique des Voies de Circulation. Préconisations préliminaires sur la mise en oeuvre d'un système ADViCe, Livrable finale de la tâche 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chiabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Leiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Pauzie</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-01308425v2</w:t>
+                <w:t xml:space="preserve">hal-01308395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVICE, Allocation Dynamique des Voies de Circulation : Analyse système et choix technologique, livrable final de la Tache 2</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human Centred Design for ITS Decomobil Deliverable 5.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pauzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Oberlader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 254 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Chalon</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-01308363v1</w:t>
+                <w:t xml:space="preserve">hal-01717812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECOMOBIL Nomadic transport services for multimodal mobility: issues and perspectives. Deliverable 3.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pauzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2013, 253 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3528,64 +3528,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colère, source d'insécurité routière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,51 +3822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J B&#233;quet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Quick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102923" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.592532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41H7NH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aparicio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Kosel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Estraillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309332v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chanut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272323v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027101v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Xie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leiser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mendoza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Risser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Oberlader" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308425v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Simoes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liatard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992278v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J B&#233;quet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Quick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102923" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.592532" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41H7NH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aparicio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Kosel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Estraillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309332v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chanut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272323v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027101v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308425v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mendoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Simoes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liatard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Xie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leiser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Risser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Oberlader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>