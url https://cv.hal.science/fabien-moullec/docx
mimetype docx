--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -66,1905 +66,2189 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des scénarios pour une vision commune du futur de la pêche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colléter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Lehuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française d'Halieutique. 2026, 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thirty-year impact of a landing obligation on coupled dynamics ecosystem-fishers: individual-based modelling approach applied to Eastern English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Jaap Poos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 82, pp.1-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and addressing the anthropogenic drivers of global change in the North Sea: a systematic map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra M Blöcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Auch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene M Gutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Biederbick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Asselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (1), pp.24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-025-00377-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory downscaling of global SSP–RCP scenarios to local fisheries social–ecological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaia Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Abello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (3), pp.817-836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11625-025-01657-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-benefits and trade-offs between Natural Climate Solutions and Sustainable Development Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trisha B Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beverley Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard T Conant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholder engagement in participatory research in French marine and freshwater social-ecological systems: A systematic map protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikel Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunne‐jai Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.e12304. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2688-8319.12304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and prey density drive growth and otolith formation of the world's most valuable fish stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ofelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sswat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.16001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-43168-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food for thought from French scientists for a revised EU Common Fisheries Policy to protect marine ecosystems and enhance fisheries performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rebuilding Mediterranean marine resources under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myron A. Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 708, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03903499v1</w:t>
+                <w:t xml:space="preserve">hal-04049684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuilding Mediterranean marine resources under climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Food for thought from French scientists for a revised EU Common Fisheries Policy to protect marine ecosystems and enhance fisheries performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ulses</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.105460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps14269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04049684v1</w:t>
+                <w:t xml:space="preserve">hal-03903499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using species distribution models only may underestimate climate change impacts on future marine biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 464, pp.109826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted patterns in climate change risk for Mediterranean fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Pita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.15814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Nutrient Management Scenarios on Marine Food Webs: A Pan-European Assessment in Support of the Marine Strategy Framework Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Piroddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekin Akoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eider Andonegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Bentley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Celić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.596797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An End-to-End Model Reveals Losers and Winners in a Warming Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identifying and addressing the anthropogenic drivers of global change in the North Sea: a systematic map protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Asselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Auch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra M Blöcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00345⟩</w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-021-00234-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322705v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the big picture of Mediterranean marine biodiversity with an end-to-end model of climate and fishing impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An End-to-End Model Reveals Losers and Winners in a Warming Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ulses</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102179⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307206v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capturing the big picture of Mediterranean marine biodiversity with an end-to-end model of climate and fishing impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.102179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trophic models: What do we learn about Celtic Sea and Bay of Biscay ecosystems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bentorcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guénette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 172, pp.104-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1974,124 +2258,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels chemins pour une exploitation équitable et durable des ressources halieutiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque de l'AFH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2101,114 +2385,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement global sur la biodiversité en mer Méditerranée : une approche par modélisation End-to-End</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Montpellier, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019MONTG015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02276939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2355,51 +2639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap Poos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M Bl&#246;cker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Auch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Gutte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Biederbick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Asselot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-025-00377-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chevallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaia Morell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Abello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01657-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha B Atwood" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Clarkson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Conant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04492230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12304" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04417020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ofelio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moyano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sswat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43168-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04049684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron A. Peck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Drira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guilhaumon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15814" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Akoglu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Andonegi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bentley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Celi&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.596797" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00345" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561006v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentorcha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;nette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.03.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02276939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Husson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coll&#233;ter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap Poos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M Bl&#246;cker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Auch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Gutte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Biederbick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Asselot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-025-00377-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaia Morell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Abello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01657-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha B Atwood" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Clarkson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Conant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04492230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12304" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04417020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ofelio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moyano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sswat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43168-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04049684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron A. Peck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Drira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guilhaumon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15814" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Akoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Andonegi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bentley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Celi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.596797" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor B&#246;rner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00234-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00345" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102179" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentorcha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;nette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.03.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02276939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>