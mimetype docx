--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -216,51 +216,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -915,830 +915,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and prey density drive growth and otolith formation of the world's most valuable fish stock</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rioual</w:t>
+                <w:t xml:space="preserve">Co-benefits of and trade-offs between natural climate solutions and Sustainable Development Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trisha B Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverley Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard T Conant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-43168-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, e2807 [10 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.2807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417020v1</w:t>
+                <w:t xml:space="preserve">hal-04824355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuilding Mediterranean marine resources under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and prey density drive growth and otolith formation of the world's most valuable fish stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ofelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sswat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14269⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.16001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-43168-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049684v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food for thought from French scientists for a revised EU Common Fisheries Policy to protect marine ecosystems and enhance fisheries performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rebuilding Mediterranean marine resources under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myron A. Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105460⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 708, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903499v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using species distribution models only may underestimate climate change impacts on future marine biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food for thought from French scientists for a revised EU Common Fisheries Policy to protect marine ecosystems and enhance fisheries performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109826⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.105460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566639v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted patterns in climate change risk for Mediterranean fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mistaking plastic for zooplankton: Risk assessment of plastic ingestion in the Mediterranean sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fabri-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Pita</w:t>
+                <w:t xml:space="preserve">F. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-O. Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15814⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 856 (Part 2), pp.159011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415637v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Nutrient Management Scenarios on Marine Food Webs: A Pan-European Assessment in Support of the Marine Strategy Framework Directive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using species distribution models only may underestimate climate change impacts on future marine biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Piroddi</w:t>
+                <w:t xml:space="preserve">Francois Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekin Akoglu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Igor Celić</w:t>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.596797⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 464, pp.109826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279683v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and addressing the anthropogenic drivers of global change in the North Sea: a systematic map protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1760,495 +1777,746 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Auch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra M Blöcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13750-021-00234-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An End-to-End Model Reveals Losers and Winners in a Warming Mediterranean Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Guilhaumon</w:t>
+                <w:t xml:space="preserve">Effects of Nutrient Management Scenarios on Marine Food Webs: A Pan-European Assessment in Support of the Marine Strategy Framework Directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Piroddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekin Akoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eider Andonegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Jacob Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Celić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00345⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.596797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322705v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the big picture of Mediterranean marine biodiversity with an end-to-end model of climate and fishing impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasted patterns in climate change risk for Mediterranean fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Pita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102179⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307206v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capturing the big picture of Mediterranean marine biodiversity with an end-to-end model of climate and fishing impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.102179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An End-to-End Model Reveals Losers and Winners in a Warming Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trophic models: What do we learn about Celtic Sea and Bay of Biscay ecosystems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bentorcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guénette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 172, pp.104-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2258,65 +2526,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels chemins pour une exploitation équitable et durable des ressources halieutiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2331,168 +2599,615 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque de l'AFH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pathways of plastic in the Mediterranean Sea and its potential impact on marine biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fabri-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement global sur la biodiversité en mer Méditerranée : une approche par modélisation End-to-End</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Montpellier, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019MONTG015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02276939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change impacts on marine resources: from individual to ecosystem responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thiébault, Stéphanie; Moatti, Jean-Paul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mediterranean region under climate change : a scientific update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Éditions; AllEnvi, pp.229-248, 2016, Synthèses, 978-2-7099-2219-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change and fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thiébault, Stéphanie; Moatti, Jean-Paul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Éditions; AllEnvi, pp.249-261, 2016, Synthèses, 978-2-7099-2219-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2639,51 +3354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Husson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coll&#233;ter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap Poos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M Bl&#246;cker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Auch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Gutte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Biederbick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Asselot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-025-00377-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaia Morell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Abello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01657-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha B Atwood" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Clarkson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Conant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04492230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12304" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04417020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ofelio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moyano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sswat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43168-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04049684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron A. Peck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Drira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guilhaumon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15814" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Akoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Andonegi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bentley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Celi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.596797" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor B&#246;rner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00234-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00345" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102179" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentorcha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;nette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.03.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02276939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Husson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coll&#233;ter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap Poos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M Bl&#246;cker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Auch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Gutte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Biederbick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Asselot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-025-00377-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaia Morell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Abello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01657-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha B Atwood" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Clarkson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Conant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04492230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12304" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04417020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ofelio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moyano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sswat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43168-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04049684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron A. Peck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moullec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Irisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Drira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guilhaumon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109826" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor B&#246;rner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00234-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Akoglu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Andonegi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bentley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Celi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.596797" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15814" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102179" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00345" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentorcha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;nette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.03.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galgani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02276939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569960v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilhaumon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>