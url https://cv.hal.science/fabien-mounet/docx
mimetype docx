--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -141,3019 +141,2869 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
-[...148 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reshaping the Primary Cell Wall: Dual Effects on PlantResistance to Ralstonia solanacearum and Heat Stress Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Gigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Belny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Cassan-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (8), pp.619-634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-05-24-0059-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional investigation of five R2R3-MYB transcription factors associated with wood development in Eucalyptus using DAP-seq-ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazarus Takawira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ployet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Tulloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 113 (1-3), pp.33-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-023-01376-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-type-specific control of secondary cell wall formation by Musashi-type translational regulators in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Kairouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.RP88207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.88207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of EgrIAA20 from Eucalyptus grandis, a Non-Canonical Aux-IAA Gene, Specifically Decouples Lignification of the Different Cell-Types in Arabidopsis Secondary Xylem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingjun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangsheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiming Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (9), pp.5068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23095068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termite Gut Microbiota Contribution to Wheat Straw Delignification in Anaerobic Bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pui Ying Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gijs van Erven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam Kabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (5), pp.2191-2202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c07817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Architecture and Composition Are Deeply Remodeled in Frost Sensitive Eucalyptus Overexpressing CBF-DREB1 Transcription Factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing the CRISPR/Cas9 Technology in Eucalyptus Hairy Roots Using Wood-Related Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojian Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phi Bang Cao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ladouce</w:t>
+                <w:t xml:space="preserve">Nils Blandels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (8), pp.3019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21083019⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116772v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing the CRISPR/Cas9 Technology in Eucalyptus Hairy Roots Using Wood-Related Genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood Architecture and Composition Are Deeply Remodeled in Frost Sensitive Eucalyptus Overexpressing CBF-DREB1 Transcription Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi Bang Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Ployet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Dai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nils Blandels</w:t>
+                <w:t xml:space="preserve">Nathalie Ladouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (10), pp.3408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21103408⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (8), pp.3019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21083019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107464v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-Based Tissular and Developmental Metabolomics of Tomato Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (5), pp.93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo9050093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct leaf transcriptomic response of water deficient Eucalyptus grandis submitted to potassium and sodium fertilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systems biology view of wood formation in Eucalyptus grandis trees submitted to different potassium and water regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Ployet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica T. Veneziano Labate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Regiani Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hana Peireira da Silva</w:t>
+                <w:t xml:space="preserve">Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218528⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (2), pp.766-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618770v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology view of wood formation in Eucalyptus grandis trees submitted to different potassium and water regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Distinct leaf transcriptomic response of water deficient Eucalyptus grandis submitted to potassium and sodium fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Ployet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mônica T. Veneziano Labate</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Morel</w:t>
+                <w:t xml:space="preserve">Hana Peireira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15802⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.e0218528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402471v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long cold exposure induces transcriptional and biochemical remodelling of xylem secondary cell wall in Eucalyptus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Ployet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Carocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ladouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (3), pp.409-422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpx062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special trends in CBF and DREB2 groups in Eucalyptus gunnii vs Eucalyptus grandis suggest that CBF are master players in the trade-off between growth and stress resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi Bang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Ployet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 159 (4), pp.445-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.12529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Woody-Preferential Gene EgMYB88 Regulates the Biosynthesis of Phenylpropanoid-Derived Compounds in Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Plasencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lepikson-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Plasencia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eduardo Leal O. Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2016.01422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eucalyptus spp. and Populus spp. coping with salinity stress: an approach on growth, physiological and molecular features in the context of short rotation coppice (SRC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortensia Sixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja González-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortensia Sixto</w:t>
+                <w:t xml:space="preserve">Juan Jesús Molina-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja González-González</w:t>
+                <w:t xml:space="preserve">Alicia Garrido-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Mario Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (5), pp.1873-1891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-016-1420-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Analysis of the AP2/ERF Family in Eucalyptus grandis: An Intriguing Over-Representation of Stress-Responsive DREB1/CBF Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi Bang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.e0121041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0121041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato GDSL1 is required for cutin deposition in the fruit cuticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (7), pp.3119-3134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.112.101055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of a single auxin efflux transport protein in tomato induces precocious fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz M. Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Johannes J. Rohrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (13), pp.4901-4917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/ers167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative metabolic profiles of tomato flesh and seeds during fruit development: complementary analysis with ANN and PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Jean-Luc Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.107.106500⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (3), pp.273-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-007-0059-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348011v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative metabolic profiles of tomato flesh and seeds during fruit development: complementary analysis with ANN and PCA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lemaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Giraudel</w:t>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-007-0059-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145 (4), pp.1408-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667259v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expression of cell proliferation-related genes in early developing flowers is affected by a fruit load reduction in tomato plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hernould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Frédéric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 57 (4), pp.961-970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erj082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3163,2781 +3013,2931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of secondary cell wall formation by Musashi-type translational regulators in trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Kairouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fouassier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia Kairouani</w:t>
+                <w:t xml:space="preserve">C. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of animal MUSASHI like RNA binding proteins in plant cell wall architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Kairouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bies-Etheve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Labex TULIP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What MYB genes tell us about the specificities of woody plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lepikson-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupas A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ladouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Tree Biotechnology 2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Assali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Determinants of fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805441v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of fruit quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805268v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Meeting of the Argentinean Society for Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, La Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+                <w:t xml:space="preserve">Getting relevant chemical and biological information from metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Defernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J. Colquhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Katherine Kemsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753465v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting relevant chemical and biological information from metabolomics data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Katherine Kemsley</w:t>
+                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751817v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755787v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754523v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756030v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling of two tissues during tomato (Solanum lycopersicum) fruit development: cross-validation of LC, LC/MS and NMR approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Contribution of tomato fruit tissues to the acquisition of the fleshy trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">15. FESPB Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753431v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a tissue specific PIN auxin efflux transporter during tomato fruit development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">1H-NMR metabolic profiling reveals tissue specificity in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. FESPB Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">4. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754584v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolic profiling reveals tissue specificity in tomato fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Metabolomic profiling of two tissues during tomato (Solanum lycopersicum) fruit development: cross-validation of LC, LC/MS and NMR approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757194v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of tomato fruit tissues to the acquisition of the fleshy trait</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Functional characterization of a tissue specific PIN auxin efflux transporter during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Montfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. FESPB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751528v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical fingerprinting for the evaluation of polar and non polar metabolite changes during fruit development in tomato (Solanum lycopersicum) by means of H NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Profils quantitatifs et empreintes métaboliques par RMN pour étudier la qualité des fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque national de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Premières journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762461v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils quantitatifs et empreintes métaboliques par RMN pour étudier la qualité des fruits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-mannose epimerase (GME) and galactono-1,4-lactone dehydrogenase (GalLDH) affects strongly plant and fruit development in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2. Solanaceae Genome Workshop 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759652v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-mannose epimerase (GME) and galactono-1,4-lactone dehydrogenase (GalLDH) affects strongly plant and fruit development in tomato</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Tissular specificity of metabolic profiles during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Solanaceae Genome Workshop 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">6. Colloque national de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760623v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissular specificity of metabolic profiles during tomato fruit development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Metabolic profiling of fruit tissues during tomato development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque national de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Premières journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762787v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling of fruit tissues during tomato development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Chemical fingerprinting for the evaluation of polar and non polar metabolite changes during fruit development in tomato (Solanum lycopersicum) by means of H NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fourloubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6. Colloque national de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cold stress involves CBF dependent regulatory pathway to remodel wood formation in Eucalyptus gunnii hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Hadj Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Ployet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763722v1</w:t>
+                <w:t xml:space="preserve">Marielle Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5955,51 +5955,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de régulation de la formation du bois en réponse aux contraintes de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie du développement. Université Paul Sabatier (Toulouse 3), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6049,103 +6049,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of secondary cell wall lignification by abiotic and biotic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ployet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Cassan-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Sibout. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignin and Hydroxycinnamic Acids: Biosynthesis and the Buildup of the Cell Wall</w:t>
@@ -6187,90 +6187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging in wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Leal O. Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Ployet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Cassan-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6353,103 +6353,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics: tissue profiling or MRI?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online meeting, France</w:t>
@@ -6478,103 +6478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics : tissue profiling or MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées RMN du Grand-Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
@@ -6603,90 +6603,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial localization of metabolites in fruits by NMR: tissue dissection and metabolic profiling or non-invasive whole fruit imaging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6728,90 +6728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and transcript profiling of wood-related genes in poplar genotypes growing under salt stress conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortensia Sixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortensia Sixto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juan Jesús Molina-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Garrido-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Canellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6898,90 +6898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipase GDSL végétale isolée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP 2336307. 2009, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7031,51 +7031,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement précoce du fruit de tomate : Analyse globale du caractère charnu et étude de la contribution du transport de l'auxine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux Ségalen (Bordeaux 2), 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7192,51 +7192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6182F5E"/>
+    <w:nsid w:val="20CD75FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7423,51 +7423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-mounet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6632-3070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915705v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hadj Bachir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ployet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Takawira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Tulloch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene San Clemente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01376-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03667009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangsheng Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiming Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23095068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dumond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Ying Lam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs van Erven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Kabel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07817" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Bang Cao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ployet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ladouce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21083019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Dai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojian Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Medina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blandels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103408" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Peireira da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218528" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica T. Veneziano Labate" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Regiani Cataldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15802" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Carocha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx062" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03620174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chien Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12529" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Plasencia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lepikson-Neto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01422" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03609227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Sixto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Gonz&#225;lez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Molina-Rueda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garrido-Aranda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mario Sanchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1420-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03615136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Azar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj082" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bies-Etheve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas A." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751817v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defernez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Colquhoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Katherine Kemsley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Montfoulet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757194v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fourloubey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763722v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04718047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04087813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Teuli&#232;res" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2022.03.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402720v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.11.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canellas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822819v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-mounet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6632-3070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Takawira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hadj Bachir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ployet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Tulloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene San Clemente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01376-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03667009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangsheng Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiming Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23095068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dumond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Ying Lam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs van Erven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Kabel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07817" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Dai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojian Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Medina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blandels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Bang Cao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ployet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ladouce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21083019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica T. Veneziano Labate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Regiani Cataldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15802" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Peireira da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218528" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Carocha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx062" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03620174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chien Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12529" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Plasencia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lepikson-Neto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01422" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03609227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Sixto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Gonz&#225;lez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Molina-Rueda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garrido-Aranda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mario Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1420-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03615136v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Azar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj082" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bies-Etheve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas A." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defernez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Colquhoun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Katherine Kemsley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751528v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Montfoulet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762461v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fourloubey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915705v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04718047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04087813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Teuli&#232;res" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2022.03.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402720v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.11.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canellas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822819v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>