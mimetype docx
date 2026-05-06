--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -1022,230 +1022,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Natural User Interface for Gestural Expression and Emotional Elicitation to access the Musical Intangible Cultural Heritage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IA : vers des robots intelligents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moutarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692849v1</w:t>
+                <w:t xml:space="preserve">hal-01982448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA : vers des robots intelligents ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Natural User Interface for Gestural Expression and Emotional Elicitation to access the Musical Intangible Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Volioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Charisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leontios Hadjileontiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3127324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982448v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Large-Scale Traffic Dynamics in an Urban Transportation Network Using Non-Negative Tensor Factorization</w:t>
               </w:r>
@@ -1521,64 +1521,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music gestural skills development engaging teachers, learners and expert performers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Volioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1655,90 +1655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the design of a natural user interface for performing and learning musical gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moutarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Volioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Manitsaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2118,394 +2118,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVS-Net: Audio-Visual Scale Net for Self-supervised Monocular Metric Depth Estimation</w:t>
+                <w:t xml:space="preserve">DOC-Depth: A Novel Approach for Dense Depth Ground Truth Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohu Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moutarde</w:t>
+                <w:t xml:space="preserve">Simon de Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jialiang Lu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Corsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouchiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Almehio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bursuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sight and Sound Workshop - IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cluj-Napoca, Romania. pp.547-554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV64158.2025.11097587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543245v1</w:t>
+                <w:t xml:space="preserve">hal-05416822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Consistency in Vehicle Trajectory Prediction Through Preference Optimization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AVS-Net: Audio-Visual Scale Net for Self-supervised Monocular Metric Depth Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grzegorz Bartyzel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaohu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Hornauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moutarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">Sight and Sound Workshop - IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrew Owens, Jun 2025, Nashville, Tennessee, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416522v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOC-Depth: A Novel Approach for Dense Depth Ground Truth Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Consistency in Vehicle Trajectory Prediction Through Preference Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Corsia</w:t>
+                <w:t xml:space="preserve">Caio Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bouchiba</w:t>
+                <w:t xml:space="preserve">Lina Achaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Almehio</w:t>
+                <w:t xml:space="preserve">Stefano Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Bursuc</w:t>
+                <w:t xml:space="preserve">Nicola Poerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Bartyzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416822v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NERAF: 3D SCENE INFUSED NEURAL RADIANCE AND ACOUSTIC FIELDS</w:t>
               </w:r>
@@ -2586,77 +2586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LED: Light Enhanced Depth Estimation at Night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Almehio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid El-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,51 +2841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PANO-ECHO: PANOramic depth prediction enhancement with ECHO features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2893,51 +2893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hornauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Conference on Artificial Intelligence (CAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Singapore, France. pp.1063-1070, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3367,377 +3367,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Cross-dataset Generalization of Pedestrian Crossing Predictors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve Pechberti</w:t>
+                <w:t xml:space="preserve">Uncertainty estimation for Cross-dataset performance in Trajectory prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Stanciulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">ICRA 2022 Fresh Perspectives on the Future of Autonomous Driving Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadeplhie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682452v1</w:t>
+                <w:t xml:space="preserve">hal-03918989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THOMAS: Trajectory Heatmap Output with learned Multi-Agent Sampling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
+                <w:t xml:space="preserve">Assessing Cross-dataset Generalization of Pedestrian Crossing Predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gesnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Pechberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Stanciulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Virtuel, France</w:t>
+              <w:t xml:space="preserve">33rd IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683506v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty estimation for Cross-dataset performance in Trajectory prediction</w:t>
+                <w:t xml:space="preserve">THOMAS: Trajectory Heatmap Output with learned Multi-Agent Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Stanciulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2022 Fresh Perspectives on the Future of Autonomous Driving Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Philadeplhie, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918989v1</w:t>
+                <w:t xml:space="preserve">hal-03683506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-trained Image Encoder for Data-Efficient Reinforcement Learning and Sim-to-Real transfer on Robotic-Manipulation tasks</w:t>
               </w:r>
@@ -3831,64 +3831,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOHOME: Graph-Oriented Heatmap Output for future Motion Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Stanciulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4028,446 +4028,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEARNING FROM DEMONSTRATIONS WITH SACR2: SOFT ACTOR-CRITIC WITH REWARD RELABELING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael Chekroun</w:t>
+                <w:t xml:space="preserve">TrouSPI-Net: Spatio-temporal attention on parallel atrous convolutions and U-GRUs for skeletal pedestrian crossing prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gesnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Pechberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Stanciulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">'Deep Reinforcement Learning' workshop of the 35th Conference on Neural Information Processing Systems (NeurIPS'2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Automatic Face and Gesture Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Jodhpur (virtual event), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519790v1</w:t>
+                <w:t xml:space="preserve">hal-03441855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME: Heatmap Output for future Motion Estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Stanciulescu</w:t>
+                <w:t xml:space="preserve">Asymmetrical Bi-RNNs, 3rd place solution at the ICCV Trajnet++ Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gesnouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Intelligent Transportation Systems Conference (ITSC'2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">ICCV 2021 Multi-Agent Interaction and Relational Reasoning Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356794v1</w:t>
+                <w:t xml:space="preserve">hal-03381740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TrouSPI-Net: Spatio-temporal attention on parallel atrous convolutions and U-GRUs for skeletal pedestrian crossing prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Stanciulescu</w:t>
+                <w:t xml:space="preserve">LEARNING FROM DEMONSTRATIONS WITH SACR2: SOFT ACTOR-CRITIC WITH REWARD RELABELING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Bujalance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Automatic Face and Gesture Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Jodhpur (virtual event), India</w:t>
+              <w:t xml:space="preserve">'Deep Reinforcement Learning' workshop of the 35th Conference on Neural Information Processing Systems (NeurIPS'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441855v1</w:t>
+                <w:t xml:space="preserve">hal-03519790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical Bi-RNNs, 3rd place solution at the ICCV Trajnet++ Challenge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gesnouin</w:t>
+                <w:t xml:space="preserve">HOME: Heatmap Output for future Motion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Stanciulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2021 Multi-Agent Interaction and Relational Reasoning Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Intelligent Transportation Systems Conference (ITSC'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381740v1</w:t>
+                <w:t xml:space="preserve">hal-03356794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRI: General Reinforced Imitation and its Application to Vision-Based Autonomous Driving</w:t>
               </w:r>
@@ -5998,481 +5998,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the design of augmented feedforward and feedback for sensorimotor learning of motor skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Challenges for Human-Robot Collaboration in an Industrial Context: Acceptability and Natural Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coupeté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevi Kritopoulou</w:t>
+                <w:t xml:space="preserve">Vincent Weistroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Movement and Computing (MOCO'2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fifth workshop "towards a Framework for Joint Action", iEEE RO-MAN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437136v1</w:t>
+                <w:t xml:space="preserve">hal-01360235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Model Predictive Control Framework for On-road Formation Control of Autonomous Vehicles</w:t>
+                <w:t xml:space="preserve">Towards the design of augmented feedforward and feedback for sensorimotor learning of motor skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangjun Qian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+                <w:t xml:space="preserve">Paraskevi Kritopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Intelligent Vehicle Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Movement and Computing (MOCO'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Thessalonique, Greece. pp.38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2948910.2948959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298637v2</w:t>
+                <w:t xml:space="preserve">hal-01437136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingers gestures early-recognition with a unified framework for RGB or depth camera</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alina Glushkova</w:t>
+                <w:t xml:space="preserve">A Hierarchical Model Predictive Control Framework for On-road Formation Control of Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangjun Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Movement and Computing (MOCO'2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 IEEE Intelligent Vehicle Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Göteborg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425895v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Challenges for Human-Robot Collaboration in an Industrial Context: Acceptability and Natural Collaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Coupeté</w:t>
+                <w:t xml:space="preserve">Fingers gestures early-recognition with a unified framework for RGB or depth camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Weistroffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hugues</w:t>
+                <w:t xml:space="preserve">Apostolos Tsagaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Glushkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth workshop "towards a Framework for Joint Action", iEEE RO-MAN 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Movement and Computing (MOCO'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Thessalonique, Greece. pp.26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2948910.2948947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360235v1</w:t>
+                <w:t xml:space="preserve">hal-01425895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Technical Gestures for Human-Robot Collaboration in Factories</w:t>
               </w:r>
@@ -6497,51 +6497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ninth International Conference on Advances in Computer-Human Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6566,51 +6566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning for urban autonomous driving using Bezier curves and MPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangjun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6683,51 +6683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tabletop instrument for manipulation of sound morphologies with hands, fingertips and upper-body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,51 +6813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotiris Manitsaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Hemery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Interfaces for Musical Expression NIME2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7107,51 +7107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized model predictive control for smooth coordination of automated vehicles at intersection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangjun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7237,51 +7237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network of automated vehicles: the AutoNet 2030 vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangjun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,51 +7444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priority-based coordination of autonomous and legacy vehicles at intersection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangjun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7870,411 +7870,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsign detection with region-growing from contrasted seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Puthon</w:t>
+                <w:t xml:space="preserve">3D Keypoints Detection for Objects Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayet Shaiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">16th International Conference on Image Processing, Computer Vision, and Pattern Recognition (IPCV'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741617v1</w:t>
+                <w:t xml:space="preserve">hal-00741499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D keypoints detector and descriptor for view-based 3D objects recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayet Shaiek</w:t>
+                <w:t xml:space="preserve">Large scale estimation of arterial traffic and structural analysis of traffic patterns using probe vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Herring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Depth Image Analysis (WDIA'2012) of 21st International Conference on Pattern Recognition (ICPR'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Transportation Research Board 91st Annual Meeting (TRB'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766679v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale estimation of arterial traffic and structural analysis of traffic patterns using probe vehicles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yufei Han</w:t>
+                <w:t xml:space="preserve">Subsign detection with region-growing from contrasted seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Puthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board 91st Annual Meeting (TRB'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Washington, United States</w:t>
+              <w:t xml:space="preserve">ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741497v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Keypoints Detection for Objects Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Fast 3D keypoints detector and descriptor for view-based 3D objects recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayet Shaiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Image Processing, Computer Vision, and Pattern Recognition (IPCV'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Depth Image Analysis (WDIA'2012) of 21st International Conference on Pattern Recognition (ICPR'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741499v1</w:t>
+                <w:t xml:space="preserve">hal-00766679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Large-scale Traffic Dynamics using Non-negative Tensor Factorization</w:t>
               </w:r>
@@ -8342,51 +8342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteurs de points d'intérêt 3D basés sur la courbure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayet Shaiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8670,51 +8670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D keypoint detectors and descriptors for 3D objects recognition with TOF camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayet Shaiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9132,51 +9132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayet Shaiek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Eurographics Workshop on "3D Object Retrieval" (3DOR2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Norrköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10439,51 +10439,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00320002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Traffic Sign Recognition applied to on-vehicle real-time visual detection of American and European speed limit signs</w:t>
+                <w:t xml:space="preserve">Robust on-vehicle real-time visual detection of American and European speed limit signs, with a modular Traffic Signs Recognition system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bargeton</w:t>
@@ -10501,97 +10501,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowik Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World congress on Intelligent Transportation Systems (ITS'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422585v1</w:t>
+                <w:t xml:space="preserve">hal-00422588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust on-vehicle real-time visual detection of American and European speed limit signs, with a modular Traffic Signs Recognition system</w:t>
+                <w:t xml:space="preserve">Modular Traffic Sign Recognition applied to on-vehicle real-time visual detection of American and European speed limit signs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bargeton</w:t>
@@ -10609,73 +10609,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowik Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">14th World congress on Intelligent Transportation Systems (ITS'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422588v1</w:t>
+                <w:t xml:space="preserve">hal-00422585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing New AdaBoost Features for Real-Time Vehicle Detection</w:t>
               </w:r>
@@ -11992,77 +11992,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMINING DEPTH INFORMATION OF A SCENE FROM A PATTERN PROJECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid El-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Almehio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Stanciulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12106,64 +12106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR ESTIMATING A DISTANCE, COMPUTER ELEMENT, COMPUTER PROGRAM AND ON-BOARD SYSTEM FOR IMPLEMENTING THE METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Almehio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Stanciulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12866,246 +12866,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVS-Net: Audio-Visual Scale Net for Self-supervised Monocular Metric Depth Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohu Liu</w:t>
+                <w:t xml:space="preserve">Mesoscale Traffic Forecasting for Real-Time Bottleneck and Shockwave Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Toromanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hornauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873606v1</w:t>
+                <w:t xml:space="preserve">hal-04509671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale Traffic Forecasting for Real-Time Bottleneck and Shockwave Prediction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AVS-Net: Audio-Visual Scale Net for Self-supervised Monocular Metric Depth Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Hornauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moutarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lee</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04509671v1</w:t>
+                <w:t xml:space="preserve">hal-04873606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBAPPE: MCTS-Built-Around Prediction for Planning Explicitly</w:t>
               </w:r>
@@ -13205,51 +13205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Model Predictive Control Framework for Road-Following Formation Control of Car-like Vehicles (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangjun Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Altché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13612,51 +13612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05248147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Doulazmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Lehuger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Toromanoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Charraut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buhet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04657862v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Horv&#225;th" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Bujalance Mart&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc G&#225;bor Erdos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Istenes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moutarde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3427012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04375385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chekroun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hornauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics12050127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02888255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nowakowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920910485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03039879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13120319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03059635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gesnouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pechberti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stanciulescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13120331" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01700868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Manitsaris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-018-9704-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Volioti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hemery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Charisis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontios Hadjileontiadis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01982448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01085971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13177-014-0099-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.216" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01508616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Teskouropoulou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdal Yilmaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.428" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Manitsaris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.952" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00949738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wirbel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975857v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Glushkova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2011.0157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Azevedo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Achaji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sabatini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Poerio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Bartyzel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corsia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouchiba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Almehio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097587" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05248408v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brunetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid El-Idrissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04657870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588457" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04819654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAI59869.2024.00193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04375346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bujalance" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04375358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunong Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186764" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04375380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03682456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rozenberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03682452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03683506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03918989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03927719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03683555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03244860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03519790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03356794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441855v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03381740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442328v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chekroun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toromanoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moutarde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02513566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02156721v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02342259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02276236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02097636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02368263v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01888862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01861697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wilhelm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Vejarano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrotton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01909081v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Polack" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Altch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206171" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437136v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kritopoulou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948959" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298637v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Qian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425895v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Tsagaris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948947" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306482v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Navarro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795651" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948946" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509663v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343421v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948933" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jacob" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Lele" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pradere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081949v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gregoire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7331068" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diemer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gr&#233;goire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975530v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01059090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875721v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul de Charette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875706v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Puthon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766679v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayet Shaiek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hofleitner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Herring" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741499v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638074v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638077v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638081v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorin Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bargeton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marchal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527474v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ding" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazouz Bradai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowik Chanussot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bdiri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Steux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435678v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hamdoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435682v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320888v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Breheret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332037v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowik Lowik Chanussot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320002v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422585v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422588v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Abramson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ultsch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Opolon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962692v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Louis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sehier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962633v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gittler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962678v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delesalle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menahem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499155v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusang Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Djeghim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232465v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442955v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118743751.ch3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05491479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05491458v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379202v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378932v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Fres" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558587v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695649v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01982475v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499129v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873606v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509671v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222148v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309659v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233883v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gilles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05248147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Doulazmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Lehuger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Toromanoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Charraut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buhet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04657862v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Horv&#225;th" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Bujalance Mart&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc G&#225;bor Erdos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Istenes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moutarde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3427012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04375385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chekroun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hornauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics12050127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02888255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nowakowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920910485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03039879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13120319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03059635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gesnouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pechberti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stanciulescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13120331" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01700868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Manitsaris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-018-9704-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01982448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Volioti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hemery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Charisis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontios Hadjileontiadis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01085971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13177-014-0099-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.216" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01508616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Teskouropoulou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdal Yilmaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.428" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Manitsaris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.952" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00949738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wirbel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975857v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Glushkova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2011.0157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corsia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouchiba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Almehio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097587" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Azevedo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Achaji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sabatini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Poerio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Bartyzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05248408v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brunetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid El-Idrissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04657870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588457" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04819654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAI59869.2024.00193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04375346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bujalance" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04375358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunong Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186764" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04375380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03682456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rozenberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03918989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03682452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03683506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03927719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03683555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03244860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441855v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03381740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03519790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03356794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442328v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chekroun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toromanoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moutarde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02513566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02156721v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02342259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02276236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02097636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02368263v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01888862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01861697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wilhelm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Vejarano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrotton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01909081v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Polack" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Altch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206171" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437136v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kritopoulou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948959" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298637v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Qian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425895v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Tsagaris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948947" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306482v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Navarro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795651" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948946" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509663v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343421v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948933" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jacob" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Lele" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pradere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081949v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gregoire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7331068" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diemer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gr&#233;goire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975530v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01059090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875721v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul de Charette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875706v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Puthon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayet Shaiek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hofleitner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Herring" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741617v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766679v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638074v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638077v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638081v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorin Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bargeton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marchal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527474v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ding" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazouz Bradai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowik Chanussot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bdiri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Steux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435678v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hamdoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435682v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320888v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Breheret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332037v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowik Lowik Chanussot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320002v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Abramson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ultsch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Opolon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962692v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Louis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sehier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962633v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gittler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962678v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delesalle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menahem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499155v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusang Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Djeghim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232465v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442955v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118743751.ch3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05491479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05491458v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379202v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378932v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Fres" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558587v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695649v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01982475v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499129v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lee" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873606v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222148v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309659v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233883v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gilles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>