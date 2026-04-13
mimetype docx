--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -399,352 +399,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Graph Signal Denoising with Application to Differential Privacy</w:t>
+                <w:t xml:space="preserve">Localized Fourier Analysis for Graph Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Chedemail</w:t>
+                <w:t xml:space="preserve">Basile de Loynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSIPN.2022.3205555⟩</w:t>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769828v1</w:t>
+                <w:t xml:space="preserve">hal-02159573v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric estimation of hidden Markov models by least squares type estimation and deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima El Kolei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63 (5), pp.1615-1648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00362-022-01288-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598922v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized Fourier Analysis for Graph Signal Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Graph Signal Denoising with Application to Differential Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Chedemail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile de Loynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2021.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSIPN.2022.3205555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159573v3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Sample Improvement of Akaike's Information Criterion</w:t>
               </w:r>
@@ -821,77 +821,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven Thresholding in Denoising with Spectral Graph Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile de Loynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1029,51 +1029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric estimation in a regression model with additive and multiplicative noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima El Kolei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1146,51 +1146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some applicable approximations of Gaussian type integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1228,51 +1228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the pointwise mean squared error of a multidimensional term-by-term thresholding wavelet estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1332,51 +1332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear wavelet estimation of the derivatives of a regression function based on biased data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogendra P. Chaubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1417,698 +1417,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope heuristics and V-Fold model selection in heteroscedastic regression using strongly localized bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on the adaptive estimation of the differential entropy by wavelet methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Saumard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Silvia Serea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ps/2017005⟩</w:t>
+              <w:t xml:space="preserve">Commentationes Mathematicae Universitatis Carolinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14712/1213-7243.2015.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528539v5</w:t>
+                <w:t xml:space="preserve">hal-01141420v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the adaptive estimation of the differential entropy by wavelet methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slope heuristics and V-Fold model selection in heteroscedastic regression using strongly localized bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oana Silvia Serea</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commentationes Mathematicae Universitatis Carolinae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (1), </w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14712/1213-7243.2015.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ps/2017005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141420v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528539v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of convolution in the model with noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A note on the adaptive estimation of a bi-dimensional density in the case of knowledge of the copula density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Comte</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennaelle Mabon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Navarro</w:t>
+                <w:t xml:space="preserve">Tanya Mark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2015.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003005v1</w:t>
+                <w:t xml:space="preserve">hal-00979729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the adaptive estimation of a bi-dimensional density in the case of knowledge of the copula density</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Estimation of convolution in the model with noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaelle Mabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanya Mark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (3), pp.286-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979729v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average Derivative Estimation from Biased Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On the estimation of density-weighted average derivative by wavelet methods under various dependence structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Kachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRN Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.864530. </w:t>
+              <w:t xml:space="preserve">Sankhya A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/864530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13171-013-0032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532972v1</w:t>
+                <w:t xml:space="preserve">hal-00668544v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the estimation of density-weighted average derivative by wavelet methods under various dependence structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Average Derivative Estimation from Biased Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Kachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sankhya A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">ISRN Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.864530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13171-013-0032-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/864530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668544v3</w:t>
+                <w:t xml:space="preserve">hal-01532972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On adaptive wavelet estimation of a class of weighted densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2155,51 +2155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Plug-In Wavelet Estimator for Convolutions of Densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2246,51 +2246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the adaptive estimation of a quadratic functional from dependent observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Kachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,51 +2354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block thresholding for wavelet-based estimation of function derivatives from a heteroscedastic multichannel convolution model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,64 +2458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast nonparametric estimation for convolutions of densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2821,260 +2821,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven wavelet regression on graph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtrage adaptatif de signaux définis sur des graphes de grande taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Chedemail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile de Loynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd International Statistical Institute World Statistics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, The Hague (Virtual), Netherlands</w:t>
+              <w:t xml:space="preserve">52èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592432v1</w:t>
+                <w:t xml:space="preserve">hal-03219085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage adaptatif de signaux définis sur des graphes de grande taille</w:t>
+                <w:t xml:space="preserve">Data-driven wavelet regression on graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Chedemail</w:t>
+                <w:t xml:space="preserve">Basile de Loynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">63rd International Statistical Institute World Statistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, The Hague (Virtual), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219085v1</w:t>
+                <w:t xml:space="preserve">hal-03592432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear wavelet estimation in regression with additive and multiplicative noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junke Kou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,51 +3242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet estimation with additive and multiplicative noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junke Kou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3495,200 +3495,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection optimale de modèles à base localisée en régression hétéroscédastique</w:t>
+                <w:t xml:space="preserve">Efficiency of the V-fold model selection for localized bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Saumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the International Society for Non-Parametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96941-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383777v1</w:t>
+                <w:t xml:space="preserve">hal-01505514v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of the V-fold model selection for localized bases</w:t>
+                <w:t xml:space="preserve">Sélection optimale de modèles à base localisée en régression hétéroscédastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Saumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Society for Non-Parametric Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96941-1_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01505514v2</w:t>
+                <w:t xml:space="preserve">hal-01383777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive parameter selection for block wavelet-thresholding deconvolution</w:t>
               </w:r>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC International Workshop on Adaptation and Learning in Control and signal Processing (ALCOSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Caen, France. pp.495-499, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4157,51 +4157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04669730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Kolei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3411526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amay S.M. Cheam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fredette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlad014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374467v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-021-09256-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chedemail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Loynes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2022.3205555" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598922v6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-022-01288-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159573v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2021.10.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saumard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3094770" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159571v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159581v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Du Roy de Chaumaray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOAS1375" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159579v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Kou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.112971" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188362v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1107587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra P. Chaubey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2016.1213287" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528539v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141420v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Silvia Serea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/1213-7243.2015.191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Comte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Mabon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979729v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Mark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.02.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Kachour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/864530" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668544v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-013-0032-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714507v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.851216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625912v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15598608.2013.824824" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707015v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661544v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798766v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjs.11191" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bretteville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ravel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zhu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mozharovskyi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877543v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57306-5_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505514v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96941-1_4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafnis Krasniqi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01081655v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04669730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Kolei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3411526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amay S.M. Cheam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fredette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlad014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374467v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-021-09256-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159573v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Loynes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2021.10.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598922v6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-022-01288-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chedemail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2022.3205555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saumard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3094770" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159571v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159581v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Du Roy de Chaumaray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOAS1375" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159579v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Kou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.112971" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188362v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1107587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra P. Chaubey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2016.1213287" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141420v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Silvia Serea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/1213-7243.2015.191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528539v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979729v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Mark" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.02.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Comte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Mabon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668544v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Kachour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-013-0032-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/864530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714507v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.851216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625912v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15598608.2013.824824" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707015v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661544v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798766v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjs.11191" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bretteville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ravel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zhu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mozharovskyi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877543v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57306-5_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505514v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96941-1_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafnis Krasniqi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01081655v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>