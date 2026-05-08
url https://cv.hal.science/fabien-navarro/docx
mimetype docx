--- v1 (2026-04-13)
+++ v2 (2026-05-08)
@@ -1417,222 +1417,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the adaptive estimation of the differential entropy by wavelet methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slope heuristics and V-Fold model selection in heteroscedastic regression using strongly localized bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oana Silvia Serea</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commentationes Mathematicae Universitatis Carolinae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14712/1213-7243.2015.191⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2017005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141420v3</w:t>
+                <w:t xml:space="preserve">hal-00528539v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope heuristics and V-Fold model selection in heteroscedastic regression using strongly localized bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on the adaptive estimation of the differential entropy by wavelet methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Saumard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Silvia Serea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21, </w:t>
+              <w:t xml:space="preserve">Commentationes Mathematicae Universitatis Carolinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ps/2017005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14712/1213-7243.2015.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528539v5</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141420v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the adaptive estimation of a bi-dimensional density in the case of knowledge of the copula density</w:t>
               </w:r>
@@ -3331,191 +3331,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A principled over-penalization of AIC</w:t>
+                <w:t xml:space="preserve">Une sur-pénalisation théoriquement fondée du critère AIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Meeting of Statisticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">49èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592237v1</w:t>
+                <w:t xml:space="preserve">hal-01532779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sur-pénalisation théoriquement fondée du critère AIC</w:t>
+                <w:t xml:space="preserve">A principled over-penalization of AIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">31st European Meeting of Statisticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532779v1</w:t>
+                <w:t xml:space="preserve">hal-03592237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the V-fold model selection for localized bases</w:t>
               </w:r>
@@ -4157,51 +4157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04669730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Kolei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3411526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amay S.M. Cheam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fredette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlad014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374467v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-021-09256-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159573v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Loynes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2021.10.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598922v6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-022-01288-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chedemail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2022.3205555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saumard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3094770" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159571v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159581v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Du Roy de Chaumaray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOAS1375" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159579v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Kou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.112971" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188362v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1107587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra P. Chaubey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2016.1213287" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141420v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Silvia Serea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/1213-7243.2015.191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528539v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979729v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Mark" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.02.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Comte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Mabon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668544v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Kachour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-013-0032-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/864530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714507v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.851216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625912v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15598608.2013.824824" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707015v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661544v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798766v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjs.11191" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bretteville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ravel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zhu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mozharovskyi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877543v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57306-5_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505514v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96941-1_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafnis Krasniqi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01081655v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04669730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Kolei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3411526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amay S.M. Cheam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fredette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlad014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374467v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-021-09256-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159573v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Loynes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2021.10.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598922v6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-022-01288-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chedemail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2022.3205555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saumard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3094770" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159571v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159581v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Du Roy de Chaumaray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOAS1375" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159579v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Kou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.112971" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188362v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1107587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra P. Chaubey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2016.1213287" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528539v5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141420v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Silvia Serea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/1213-7243.2015.191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979729v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Mark" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.02.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Comte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Mabon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668544v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Kachour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-013-0032-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/864530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714507v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.851216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625912v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15598608.2013.824824" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707015v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661544v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798766v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjs.11191" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bretteville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ravel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zhu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mozharovskyi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877543v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57306-5_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505514v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96941-1_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafnis Krasniqi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01081655v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>