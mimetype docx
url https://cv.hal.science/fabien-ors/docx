--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1215,498 +1215,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation and completeness of meandering rivers deposits: insights from numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Conditional simulation of channelized meandering reservoirs using particle filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Troncoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
+              <w:t xml:space="preserve">Les Journées de Géostatistique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442225v1</w:t>
+                <w:t xml:space="preserve">hal-03418254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulation of channelized meandering reservoirs using particle filtering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+                <w:t xml:space="preserve">Preservation and completeness of meandering rivers deposits: insights from numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de Géostatistique 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">IMS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418254v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition of a Process-Based Model, Flumy: from Meandering Fluvial Systems to Channelized Turbidite Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bubnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EAGE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848080v1</w:t>
+                <w:t xml:space="preserve">hal-01775181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Bubnova</w:t>
+                <w:t xml:space="preserve">Transposition of a Process-Based Model, Flumy: from Meandering Fluvial Systems to Channelized Turbidite Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775181v1</w:t>
+                <w:t xml:space="preserve">hal-01848080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised learning of multivariate geostatistical data: two algorithms</w:t>
               </w:r>
@@ -2019,364 +2019,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres des corps sableux de systèmes fluviatiles méandriformes à partir de données de puits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de réservoirs chenalisés méandriformes (FLUMY) : Approche couplée processus/stochastique et conditionnement aux données de puits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.91</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913389v1</w:t>
+                <w:t xml:space="preserve">hal-00913317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de réservoirs chenalisés méandriformes (FLUMY) : Approche couplée processus/stochastique et conditionnement aux données de puits.</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de réservoirs fluviatiles méandriformes - FLUMY et le bassin Miocène de Loranca (Espagne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.412</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913317v1</w:t>
+                <w:t xml:space="preserve">hal-00913338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de réservoirs fluviatiles méandriformes - FLUMY et le bassin Miocène de Loranca (Espagne).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation des paramètres des corps sableux de systèmes fluviatiles méandriformes à partir de données de puits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.411</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913338v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based modelling for a finer characterization of meandering fluvial reservoir heterogeneities: FLUMY and the Miocene Loranca Basin</w:t>
               </w:r>
@@ -2388,51 +2388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,338 +2585,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring process-based models from well data -- an innovative method dedicated to meandering systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of the Process-Based Modeling to Pluri-gaussian Simulation in the Case of Meandering Channelized Reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Geological Congress - Abstracts Unearthing our Past and Future -- Resourcing Tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Brisbane, Australia. pp.1829</w:t>
+              <w:t xml:space="preserve">AAPG 2012 Annual Convention &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Long Beach, California, United States. pp.1236143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777056v1</w:t>
+                <w:t xml:space="preserve">hal-00777050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational monitoring of radioelectric exposure in an urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Wackernagel</w:t>
+                <w:t xml:space="preserve">Inferring process-based models from well data -- an innovative method dedicated to meandering systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth Conference on Geostatistics for Environmental Applications (geoENV2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Valencia, Spain. pp.327-334</w:t>
+              <w:t xml:space="preserve">34th International Geological Congress - Abstracts Unearthing our Past and Future -- Resourcing Tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Brisbane, Australia. pp.1829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740958v1</w:t>
+                <w:t xml:space="preserve">hal-00777056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Process-Based Modeling to Pluri-gaussian Simulation in the Case of Meandering Channelized Reservoirs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">Operational monitoring of radioelectric exposure in an urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Wackernagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG 2012 Annual Convention &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Long Beach, California, United States. pp.1236143</w:t>
+              <w:t xml:space="preserve">Ninth Conference on Geostatistics for Environmental Applications (geoENV2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Valencia, Spain. pp.327-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777050v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Method for Inferring Process-Based Models to Well Data in the Case of Meandering Systems</w:t>
               </w:r>
@@ -4704,51 +4704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6E2F01A"/>
+    <w:nsid w:val="4A33C66A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4935,51 +4935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-ors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1616-8743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236322664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3124.5840" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde D. Akanbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Yarus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115675" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03071535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-ors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1616-8743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236322664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3124.5840" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde D. Akanbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Yarus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115675" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03071535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>