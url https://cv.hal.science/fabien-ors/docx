--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1215,498 +1215,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulation of channelized meandering reservoirs using particle filtering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+                <w:t xml:space="preserve">Preservation and completeness of meandering rivers deposits: insights from numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de Géostatistique 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">IMS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418254v1</w:t>
+                <w:t xml:space="preserve">hal-03442225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation and completeness of meandering rivers deposits: insights from numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Conditional simulation of channelized meandering reservoirs using particle filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Troncoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
+              <w:t xml:space="preserve">Les Journées de Géostatistique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442225v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Bubnova</w:t>
+                <w:t xml:space="preserve">Transposition of a Process-Based Model, Flumy: from Meandering Fluvial Systems to Channelized Turbidite Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775181v1</w:t>
+                <w:t xml:space="preserve">hal-01848080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition of a Process-Based Model, Flumy: from Meandering Fluvial Systems to Channelized Turbidite Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bubnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EAGE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848080v1</w:t>
+                <w:t xml:space="preserve">hal-01775181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised learning of multivariate geostatistical data: two algorithms</w:t>
               </w:r>
@@ -4704,51 +4704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A33C66A"/>
+    <w:nsid w:val="40AE7A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4935,51 +4935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-ors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1616-8743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236322664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3124.5840" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde D. Akanbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Yarus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115675" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03071535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-ors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1616-8743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236322664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3124.5840" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde D. Akanbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Yarus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115675" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03071535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>