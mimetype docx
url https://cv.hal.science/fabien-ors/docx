--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -4704,51 +4704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40AE7A26"/>
+    <w:nsid w:val="06922057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>