--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -173,51 +173,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Missions et fonctions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable de la Licence d'histoire, université de Caen Normandie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Co-directeur de l'Office Universitaire d'Etudes Normandes (OUEN), MRSH, université de Caen Normandie</w:t>
+        <w:t xml:space="preserve">Directeur de l'Office Universitaire d'Etudes Normandes (OUEN), MRSH, université de Caen Normandie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du comité de lecture des </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Annales de Normandie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -440,3211 +440,3607 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen, 1025 : Naissance d'une capitale</w:t>
+                <w:t xml:space="preserve">Moines et monastères de Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Paquet</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Grégory Combalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, 978-2-9582861-7-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083521v1</w:t>
-[...1312 lines deleted...]
-                <w:t xml:space="preserve">hal-02545378v1</w:t>
+                <w:t xml:space="preserve">hal-05577692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New research concerning the “Chronicle of Le Bec”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caen, 1025 : Naissance d'une capitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Research on the Abbey of Le Bec in the Middle Ages. Sources, History, Archaeology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03224070v1</w:t>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 529, pp.12-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 1. Comment rendre présent le Moyen Âge aujourd’hui ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Catteddu</w:t>
+                <w:t xml:space="preserve">Caen, 1025 : naissance d'une capitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les médiévistes face aux médiévalismes</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04570722v1</w:t>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 529, pp.12-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le Louvre, forteresse de Philippe Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maîtriser le temps et façonner l’histoire. Les historiens normands aux époques médiévale et moderne. Actes du colloque de Cerisy-la-Salle (25-29 septembre 2019)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04443169v1</w:t>
+              <w:t xml:space="preserve">Les collections de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les deux visages du roi : les historiens de la Normandie et Philippe Auguste (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XXI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’écriture de l’histoire dans le monde anglo-normand médiéval : autour de quelques publications récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les historiographies des mondes normands, XVIIe-XXIe siècle : construction, influence, évolution</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02545808v1</w:t>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83, pp.223-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.12668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Paris et la Normandie : la fondation de l’abbaye cistercienne de Bonport.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pierre Bauduin, Simon Lebouteiller, Luc Bourgeois (dir.), Les transferts culturels dans les mondes normands médiévaux (VIIIe–XIIe siècle). Objets, acteurs et passeurs, Turnhout (Brepols) 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les pas de Lanfranc, du Bec à Caen. Recueil d’études en hommage à Véronique Gazeau</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02545820v1</w:t>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2023.1.94502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre auctoritas regia et ad usus et consuetudines Normannie ? La politique de Saint Louis envers le clergé régulier normand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">FLAUJAC René, FOULON Jean-Hervé et GAZEAU Véronique, Le bienheureux Herluin, fondateur et premier abbé du Bec, Le Bec-Hellouin, éditions des Ateliers du Bec, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint Louis en Normandie. Hommage à Jacques le Goff (actes du colloque de Cerisy-la-Salle)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02545817v1</w:t>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72-1, pp.205-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les abbés normands, modèles de l’abbé royal en France au XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Histoire et archéologie du Mont Saint-Michel : bibliographie scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux sources du pouvoir : voir, approcher, comprendre le pouvoir politique au Moyen Âge</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02545810v1</w:t>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Grégory Combalbert (éd.), Deux nouveaux outils pour faire l’histoire diocèse d’Évreux au Moyen Âge. Turnhout, Brepols, 2020, 496 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.191-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.702.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des crosses et des couronnes. Pouvoirs abbatiaux et pouvoirs royaux dans le diocèse de Rouen (résumé de thèse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du CERCOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.44-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Galbrun, Véronique Gazeau, L’abbaye de Savigny (1112–2012). Un chef d’ordre anglo-normand. Actes du colloque international de Cerisy-la-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2019.3.66330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyot-Bachy Isabelle, La Flandre et les Flamands au miroir des historiens du royaume, Xe-XVe siècle, Villeneuve-d’Ascq, Presses universitaires du Septentrion, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.179-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que s’est-il passé à Hastings ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 424, pp.42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner les villes. Compte-rendu : Iogna-Prat Dominique, Cité de Dieu, cite des hommes. L’Église et l’architecture de la société (Paris, PUF, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Francia-Recensio, 2016-3, Mittelalter – Moyen Âge (500–1500)] Barrow Julia, Delivré Fabrice et Gazeau Véronique (dir.), Autour de Lanfranc (1010-2010). Réforme et réformateurs dans l’Europe du Nord-Ouest (XIe-XIIe siècles), Caen, Presses Universitaires de Caen, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacré capétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 420, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bates et Pierre Bauduin (dir.), 911-2011. Penser les mondes normands médiévaux, Caen, Presses universitaires de Caen, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.159-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a commandé la broderie de Bayeux ? Autour d'&amp;lt;i&amp;gt;En souvenir du roi Guillaume&amp;lt;/i&amp;gt; de Xavier Barral i Altet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.147-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les historiens ont-ils abandonné les archives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 410, pp.8-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route des abbayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collections de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Francia-Recensio, 2015-4, Mittelalter – Moyen Âge (500–1500)] Stefan Burkhardt / Thomas Foerster (dir.), Norman Tradition and Transcultural Heritage. Exchanges of Cultures in the »Norman« Peripheries of Medieval Europe, Farnham : Ashgate Publishing, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pouvoir d’abbé en acte(s) : Raoul d’Argences, abbé de Fécamp (1190-1219)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Actes épiscopaux et abbatiaux en Normandie et dans le grand Ouest européen, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tabularia.1293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État monarchique. XIVe – XVIIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Éditer et traduire des textes annalistiques : défis et possibilités nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Documentation photographique</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Séminaire du CRAHAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moines et le fleuve : que peuvent apporter les sources des abbayes de la vallée à l’étude de Seine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la Seine · Moyen Age – Temps Modernes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre Jean sans Terre et Louis d’après les sources administratives anglaises et françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’invasion oubliée : l’expédition anglaise de Louis de France (1215-1217) dans son contexte/The forgotten invasion : the English expedition of Louis of France (1215-1217) in its European contexteuropéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisa Mantienne, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire 1204 dans les monastères normands (XIIIe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de 1204 : changements politiques et pratiques de l'écrit (séminaire du CRAHAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paquet Fabien; Jean-Marie Laurence; Combalbert Grégory, Jan 2021, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet E-Personae : créer, exploiter et publier des bases prosopographiques à l’aide du XML-TEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Érudition et numérique » (université de Caen Normandie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rendre présent le Moyen Âge aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catteddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608990v1</w:t>
+                <w:t xml:space="preserve">Fanny Cohen-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiévistes face aux médiévalismes : rejet, accompagnement ou appropriation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartulaire, formulaire ou chronique ? Autour d’un manuscrit du Bec Hellouin composé au début du XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes et mécanismes de l’innovation documentaire dans les écrits pragmatiques en Europe du Nord-Ouest (XIIIe-XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dewez Harmony, Nov 2017, Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un compte est-il un texte comme un autre ? L’exemple du compte de Jean le Cuillerier pour la Trinité de Fécamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens, archéologues et linguistes : quels usages des textes ? (mondes anciens et médiévaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paquet Fabien, May 2017, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abbés de Fécamp après 1204</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la Trinité de Fécamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gazeau Véronique, Jun 2013, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudes Rigaud et les abbés normands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eudes Rigaud en son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lalou Elisabeth; Grélois Alexis, May 2013, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doublement royaux. Les abbés normands pendant la Guerre de Cent ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre au Moyen Âge. Histoire, archéologie, iconographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thénard-Duvivier Franck, Jan 2013, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser le temps et façonner l'histoire : les historiens normands au Moyen Âge : actes [du / Colloque de Cerisy-la-Salle, Château de Cerisy-la-Salle et Avranches, 25-29 septembre 2019]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New research concerning the “Chronicle of Le Bec”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Combalbert Grégory; Gazeau Véronique. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maîtriser le temps et façonner l'histoire : les historiens normands au Moyen Âge</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04212074v1</w:t>
+              <w:t xml:space="preserve">New Research on the Abbey of Le Bec in the Middle Ages. Sources, History, Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.204-226, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004701984_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier 1. Comment rendre présent le Moyen Âge aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catteddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cohen-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Aurell; Florian Besson; Justine Breton; Lucie Malbos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiévistes face aux médiévalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-158, 2023, Histoire, 978-2-7535-9221-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maîtriser le temps et façonner l’histoire. Les historiens normands aux époques médiévale et moderne. Actes du colloque de Cerisy-la-Salle (25-29 septembre 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.9-18, 2022, 978-2-38185-164-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux visages du roi : les historiens de la Normandie et Philippe Auguste (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XXI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bauduin, Pierre; d'Angelo, Edoardo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les historiographies des mondes normands, XVIIe-XXIe siècle : construction, influence, évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESN; Presses universitaires de Caen, pp.79-94, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Paris et la Normandie : la fondation de l’abbaye cistercienne de Bonport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les pas de Lanfranc, du Bec à Caen. Recueil d’études en hommage à Véronique Gazeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales de Normandie, pp.391-400, 2018, Cahier des Annales de Normandie 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre auctoritas regia et ad usus et consuetudines Normannie ? La politique de Saint Louis envers le clergé régulier normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Auzel, Jean-Baptiste; Moufflet, Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint Louis en Normandie. Hommage à Jacques le Goff (actes du colloque de Cerisy-la-Salle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de la Manche, pp.56-74, 2017, 978-2-86050-036-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abbés normands, modèles de l’abbé royal en France au XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gouguenheim, Sylvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux sources du pouvoir : voir, approcher, comprendre le pouvoir politique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes Savantes, pp.173-187, 2017, 978-2-84654-443-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire la « chronique du Bec », premiers jalons. 3/3 : les étapes d’écriture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’État monarchique. XIVe – XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...146 lines deleted...]
-                <w:t xml:space="preserve">hal-02545391v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Documentation photographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8158, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conflit entre Jean sans Terre et Louis d’après les sources administratives anglaises et françaises</w:t>
+                <w:t xml:space="preserve">Maîtriser le temps et façonner l'histoire : les historiens normands au Moyen Âge : actes [du / Colloque de Cerisy-la-Salle, Château de Cerisy-la-Salle et Avranches, 25-29 septembre 2019]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Paquet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’invasion oubliée : l’expédition anglaise de Louis de France (1215-1217) dans son contexte/The forgotten invasion : the English expedition of Louis of France (1215-1217) in its European contexteuropéen</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04049289v1</w:t>
+              <w:t xml:space="preserve">Maîtriser le temps et façonner l'histoire : les historiens normands au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, 390 p., 2022, (Symposia), 978-2-38185-164-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire la « chronique du Bec », premiers jalons. 3/3 : les étapes d’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire 1204 dans les monastères normands (XIIIe-XIVe siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relire la « chronique du Bec », premiers jalons. 2/3 : le manuscrit du Vatican</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03224154v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://mnm.hypotheses.org/4300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet E-Personae : créer, exploiter et publier des bases prosopographiques à l’aide du XML-TEI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relire la « chronique du Bec », premiers jalons. 1/3 : les traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...478 lines deleted...]
-                <w:t xml:space="preserve">hal-03224163v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, https://mnm.hypotheses.org/3152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3712,51 +4108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5873B1F8"/>
+    <w:nsid w:val="99E527FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3860,51 +4256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DD20F646"/>
+    <w:nsid w:val="BE801B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4008,51 +4404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61A46278"/>
+    <w:nsid w:val="B5DA2D0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4156,51 +4552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B96775B"/>
+    <w:nsid w:val="3AF96571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4396,51 +4792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-paquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8803-7312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225433486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94502" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.702.0189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2019.3.66330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004701984_009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen-Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595082v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-paquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8803-7312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225433486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577654v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.702.0189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2019.3.66330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen-Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004701984_009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>