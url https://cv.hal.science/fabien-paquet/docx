--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1422,169 +1422,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que s’est-il passé à Hastings ?</w:t>
+                <w:t xml:space="preserve">Gouverner les villes. Compte-rendu : Iogna-Prat Dominique, Cité de Dieu, cite des hommes. L’Église et l’architecture de la société (Paris, PUF, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 424, pp.42-43</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426394v1</w:t>
+                <w:t xml:space="preserve">hal-01426451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner les villes. Compte-rendu : Iogna-Prat Dominique, Cité de Dieu, cite des hommes. L’Église et l’architecture de la société (Paris, PUF, 2016)</w:t>
+                <w:t xml:space="preserve">Que s’est-il passé à Hastings ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, 424, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426451v1</w:t>
+                <w:t xml:space="preserve">hal-01426394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Francia-Recensio, 2016-3, Mittelalter – Moyen Âge (500–1500)] Barrow Julia, Delivré Fabrice et Gazeau Véronique (dir.), Autour de Lanfranc (1010-2010). Réforme et réformateurs dans l’Europe du Nord-Ouest (XIe-XIIe siècles), Caen, Presses Universitaires de Caen, 2015</w:t>
               </w:r>
@@ -1845,165 +1845,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les historiens ont-ils abandonné les archives ?</w:t>
+                <w:t xml:space="preserve">La route des abbayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 410, pp.8-15</w:t>
+              <w:t xml:space="preserve">Les collections de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419375v1</w:t>
+                <w:t xml:space="preserve">hal-01419378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La route des abbayes</w:t>
+                <w:t xml:space="preserve">Les historiens ont-ils abandonné les archives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collections de l'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67, pp.6-7</w:t>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 410, pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419378v1</w:t>
+                <w:t xml:space="preserve">hal-01419375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Francia-Recensio, 2015-4, Mittelalter – Moyen Âge (500–1500)] Stefan Burkhardt / Thomas Foerster (dir.), Norman Tradition and Transcultural Heritage. Exchanges of Cultures in the »Norman« Peripheries of Medieval Europe, Farnham : Ashgate Publishing, 2013</w:t>
               </w:r>
@@ -3678,361 +3678,361 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser le temps et façonner l'histoire : les historiens normands au Moyen Âge : actes [du / Colloque de Cerisy-la-Salle, Château de Cerisy-la-Salle et Avranches, 25-29 septembre 2019]</w:t>
+                <w:t xml:space="preserve">Relire la « chronique du Bec », premiers jalons. 3/3 : les étapes d’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04212074v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire la « chronique du Bec », premiers jalons. 2/3 : le manuscrit du Vatican</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://mnm.hypotheses.org/4300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire la « chronique du Bec », premiers jalons. 1/3 : les traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, https://mnm.hypotheses.org/3152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire la « chronique du Bec », premiers jalons. 3/3 : les étapes d’écriture</w:t>
+                <w:t xml:space="preserve">Maîtriser le temps et façonner l'histoire : les historiens normands au Moyen Âge : actes [du / Colloque de Cerisy-la-Salle, Château de Cerisy-la-Salle et Avranches, 25-29 septembre 2019]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...37 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maîtriser le temps et façonner l'histoire : les historiens normands au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, 390 p., 2022, (Symposia), 978-2-38185-164-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...104 lines deleted...]
-                <w:t xml:space="preserve">hal-02545391v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4108,51 +4108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99E527FB"/>
+    <w:nsid w:val="EA877A5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4256,51 +4256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BE801B68"/>
+    <w:nsid w:val="37BF6D39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4404,51 +4404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B5DA2D0E"/>
+    <w:nsid w:val="E6ED770E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4552,51 +4552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3AF96571"/>
+    <w:nsid w:val="DC00615C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4792,51 +4792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-paquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8803-7312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225433486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577654v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.702.0189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2019.3.66330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen-Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004701984_009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-paquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8803-7312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225433486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577654v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.702.0189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2019.3.66330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen-Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004701984_009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>