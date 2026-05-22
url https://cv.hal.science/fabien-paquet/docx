--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1422,304 +1422,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner les villes. Compte-rendu : Iogna-Prat Dominique, Cité de Dieu, cite des hommes. L’Église et l’architecture de la société (Paris, PUF, 2016)</w:t>
+                <w:t xml:space="preserve">Que s’est-il passé à Hastings ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, 424, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426451v1</w:t>
+                <w:t xml:space="preserve">hal-01426394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que s’est-il passé à Hastings ?</w:t>
+                <w:t xml:space="preserve">Gouverner les villes. Compte-rendu : Iogna-Prat Dominique, Cité de Dieu, cite des hommes. L’Église et l’architecture de la société (Paris, PUF, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 424, pp.42-43</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426394v1</w:t>
+                <w:t xml:space="preserve">hal-01426451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Francia-Recensio, 2016-3, Mittelalter – Moyen Âge (500–1500)] Barrow Julia, Delivré Fabrice et Gazeau Véronique (dir.), Autour de Lanfranc (1010-2010). Réforme et réformateurs dans l’Europe du Nord-Ouest (XIe-XIIe siècles), Caen, Presses Universitaires de Caen, 2015</w:t>
+                <w:t xml:space="preserve">Sacré capétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2016, [3 p.]</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 420, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426439v1</w:t>
+                <w:t xml:space="preserve">hal-01426390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacré capétien</w:t>
+                <w:t xml:space="preserve">[Francia-Recensio, 2016-3, Mittelalter – Moyen Âge (500–1500)] Barrow Julia, Delivré Fabrice et Gazeau Véronique (dir.), Autour de Lanfranc (1010-2010). Réforme et réformateurs dans l’Europe du Nord-Ouest (XIe-XIIe siècles), Caen, Presses Universitaires de Caen, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 420, pp.20-21</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426390v1</w:t>
+                <w:t xml:space="preserve">hal-01426439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bates et Pierre Bauduin (dir.), 911-2011. Penser les mondes normands médiévaux, Caen, Presses universitaires de Caen, 2016</w:t>
               </w:r>
@@ -3678,361 +3678,361 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire la « chronique du Bec », premiers jalons. 3/3 : les étapes d’écriture</w:t>
+                <w:t xml:space="preserve">Maîtriser le temps et façonner l'histoire : les historiens normands au Moyen Âge : actes [du / Colloque de Cerisy-la-Salle, Château de Cerisy-la-Salle et Avranches, 25-29 septembre 2019]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maîtriser le temps et façonner l'histoire : les historiens normands au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, 390 p., 2022, (Symposia), 978-2-38185-164-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595082v1</w:t>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-02545391v1</w:t>
+                <w:t xml:space="preserve">hal-04212074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser le temps et façonner l'histoire : les historiens normands au Moyen Âge : actes [du / Colloque de Cerisy-la-Salle, Château de Cerisy-la-Salle et Avranches, 25-29 septembre 2019]</w:t>
+                <w:t xml:space="preserve">Relire la « chronique du Bec », premiers jalons. 3/3 : les étapes d’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire la « chronique du Bec », premiers jalons. 2/3 : le manuscrit du Vatican</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://mnm.hypotheses.org/4300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04212074v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire la « chronique du Bec », premiers jalons. 1/3 : les traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, https://mnm.hypotheses.org/3152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4108,51 +4108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA877A5D"/>
+    <w:nsid w:val="DFCDAE01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4256,51 +4256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37BF6D39"/>
+    <w:nsid w:val="518D6B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4404,51 +4404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E6ED770E"/>
+    <w:nsid w:val="F03D7EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4552,51 +4552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DC00615C"/>
+    <w:nsid w:val="136B6793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4792,51 +4792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-paquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8803-7312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225433486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577654v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.702.0189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2019.3.66330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen-Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004701984_009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-paquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8803-7312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225433486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577654v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.702.0189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2019.3.66330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.1293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen-Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004701984_009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>