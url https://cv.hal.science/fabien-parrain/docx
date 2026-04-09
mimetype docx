--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1151,172 +1151,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbeams with electronically controlled high thermal impedance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capteur infrarouge CMOS à thermopiles comportant des fonctions de self-test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Veychard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano et micro technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (3-4), pp.387-412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012882v1</w:t>
+                <w:t xml:space="preserve">hal-01455450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of electrically induced stimuli for MEMS self-test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1348,196 +1327,217 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Dec. 17(6), pp.459-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1012860420235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur infrarouge CMOS à thermopiles comportant des fonctions de self-test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbeams with electronically controlled high thermal impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Courtois</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veychard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano et micro technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29(1-2), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011282314105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1549,273 +1549,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thin and light Gd-based thermomagnetic generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convertisseur Flyback pour l'alimentation de polymères électro-actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2025 Conference on Advances in Magnetics (AIM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Bressanone, Italy</w:t>
+              <w:t xml:space="preserve">symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Plasma et Conversion d'Energie (LAPLACE); Laboratoire d'Architecture et d'Analyse des Systèmes (LAAS-CNRS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976336v1</w:t>
+                <w:t xml:space="preserve">hal-05252195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur Flyback pour l'alimentation de polymères électro-actifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A thin and light Gd-based thermomagnetic generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baron</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">symposium de génie électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Plasma et Conversion d'Energie (LAPLACE); Laboratoire d'Architecture et d'Analyse des Systèmes (LAAS-CNRS), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE 2025 Conference on Advances in Magnetics (AIM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bressanone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252195v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between process and electrocaloric effect in relaxor ferroelectric materials</w:t>
               </w:r>
@@ -1920,260 +1920,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electrostatic actuation for electrocaloric cooling devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Depreux</w:t>
+                <w:t xml:space="preserve">A La-Fe-Si Based Thermo-Magnetic Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Baltimore (virtual), United States</w:t>
+              <w:t xml:space="preserve">Delft Days on Magneto Calorics DDMC 2019 Science Centre TU Delft, November 18-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325302v1</w:t>
+                <w:t xml:space="preserve">hal-03321193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A La-Fe-Si Based Thermo-Magnetic Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Ahmim</w:t>
+                <w:t xml:space="preserve">Study of electrostatic actuation for electrocaloric cooling devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delft Days on Magneto Calorics DDMC 2019 Science Centre TU Delft, November 18-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Thermag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Baltimore (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321193v1</w:t>
+                <w:t xml:space="preserve">hal-03325302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the actuation losses in an electrocaloric cooling device</w:t>
               </w:r>
@@ -2904,256 +2904,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Solution for Thermal Management of Electronic Using Electro-Hydro-Dynamic (EHD) Pump in Heat Pipe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital architecture for vibrating inertial sensors: modularity, performances, self-calibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISS Inertial Sensors and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Brunswick, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311788v1</w:t>
+                <w:t xml:space="preserve">hal-01983350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital architecture for vibrating inertial sensors: modularity, performances, self-calibrations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Solution for Thermal Management of Electronic Using Electro-Hydro-Dynamic (EHD) Pump in Heat Pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS Inertial Sensors and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 24rd International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2018, Stockholm, Sweden. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2018.8593287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983350v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic vibration energy harvester using multimodal-shaped springs for pacemaker application</w:t>
               </w:r>
@@ -3764,359 +3764,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCHITECTURE FOR INTEGRATED MEMS RESONATORS QUALITY FACTOR MEASUREMENT</w:t>
+                <w:t xml:space="preserve">Noise and thermal stability of vibrating micro-gyrometers preamplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parrain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2007, Stresa, lago Maggiore, Italy. pp.6-10</w:t>
+              <w:t xml:space="preserve">, Apr 2007, Stresa, Italy. pp.142-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257651v1</w:t>
+                <w:t xml:space="preserve">hal-00257677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise and thermal stability of vibrating micro-gyrometers preamplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ARCHITECTURE FOR INTEGRATED MEMS RESONATORS QUALITY FACTOR MEASUREMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Levy</w:t>
+                <w:t xml:space="preserve">S. Megherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dupret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Parrain</w:t>
+                <w:t xml:space="preserve">M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2007, Stresa, Italy. pp.142-146</w:t>
+              <w:t xml:space="preserve">, Apr 2007, Stresa, lago Maggiore, Italy. pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257677v1</w:t>
+                <w:t xml:space="preserve">hal-00257651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS Q-FACTOR ENHANCEMENT USING PARAMETRIC AMPLIFICATION: THEORETICAL STUDY AND DESIGN OF A PARAMETRIC DEVICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Stresa, lago Maggiore, Italy. pp.255-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veychard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France. pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4959,51 +4959,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur Flyback pour l’alimentation de polymères électro-actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6280,51 +6280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Depreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118290" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuminatto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schelcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.05.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G692FDTG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2004.832195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veychard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011282314105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FX3GND3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012860420235" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F70M072G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Becan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chaillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Delahaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megherbi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grasser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007820v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.462857" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012879v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/330855.330950" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bessouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bessouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poizat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002923v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Depreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118290" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuminatto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schelcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.05.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G692FDTG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2004.832195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012860420235" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F70M072G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veychard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011282314105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FX3GND3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Becan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chaillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Delahaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593287" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megherbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grasser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007820v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.462857" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012879v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/330855.330950" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bessouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bessouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poizat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002923v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>