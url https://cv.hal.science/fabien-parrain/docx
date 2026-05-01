--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -4679,269 +4679,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High thermal impedance beams for suspended MEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards design and validation of mixed-technology SOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Great Lakes Symposium on VLSI (GSLVLSI 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Chicago (Illinois), United States. pp.29 - 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/330855.330950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013022v1</w:t>
+                <w:t xml:space="preserve">hal-00007757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards design and validation of mixed-technology SOCs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High thermal impedance beams for suspended MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veychard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Great Lakes Symposium on VLSI (GSLVLSI 2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France. pp.99-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/330855.330950⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00007757v1</w:t>
+                <w:t xml:space="preserve">hal-00013022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5850,84 +5850,198 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enhancing Efficiency in Electrocaloric Cooling: A Study on Voltage-Dependent Material Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Self-oscillation and heat management in a LaFeSi based thermomagnetic generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ahmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5972,51 +6086,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6026,114 +6140,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur intégré tactile d'empreintes digitales à microstructures piezorésistives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6280,51 +6394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Depreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118290" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuminatto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schelcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.05.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G692FDTG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2004.832195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012860420235" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F70M072G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veychard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011282314105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FX3GND3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Becan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chaillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Delahaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593287" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megherbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grasser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007820v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.462857" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012879v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/330855.330950" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bessouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bessouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poizat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002923v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Depreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118290" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuminatto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schelcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.05.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G692FDTG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2004.832195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012860420235" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F70M072G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veychard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011282314105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FX3GND3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Becan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chaillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Delahaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593287" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megherbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grasser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007820v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.462857" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012879v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/330855.330950" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bessouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bessouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poizat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595042v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>