--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1549,273 +1549,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur Flyback pour l'alimentation de polymères électro-actifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A thin and light Gd-based thermomagnetic generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baron</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nesrine Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">symposium de génie électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Plasma et Conversion d'Energie (LAPLACE); Laboratoire d'Architecture et d'Analyse des Systèmes (LAAS-CNRS), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE 2025 Conference on Advances in Magnetics (AIM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bressanone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252195v1</w:t>
+                <w:t xml:space="preserve">hal-04976336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thin and light Gd-based thermomagnetic generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convertisseur Flyback pour l'alimentation de polymères électro-actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2025 Conference on Advances in Magnetics (AIM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Bressanone, Italy</w:t>
+              <w:t xml:space="preserve">symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Plasma et Conversion d'Energie (LAPLACE); Laboratoire d'Architecture et d'Analyse des Systèmes (LAAS-CNRS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976336v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between process and electrocaloric effect in relaxor ferroelectric materials</w:t>
               </w:r>
@@ -4679,269 +4679,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards design and validation of mixed-technology SOCs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High thermal impedance beams for suspended MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veychard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Great Lakes Symposium on VLSI (GSLVLSI 2000)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France. pp.99-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007757v1</w:t>
+                <w:t xml:space="preserve">hal-00013022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High thermal impedance beams for suspended MEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards design and validation of mixed-technology SOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Great Lakes Symposium on VLSI (GSLVLSI 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Chicago (Illinois), United States. pp.29 - 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/330855.330950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013022v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4959,51 +4959,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur Flyback pour l’alimentation de polymères électro-actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5890,51 +5890,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Efficiency in Electrocaloric Cooling: A Study on Voltage-Dependent Material Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6394,51 +6394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Depreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118290" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuminatto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schelcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.05.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G692FDTG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2004.832195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012860420235" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F70M072G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veychard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011282314105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FX3GND3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Becan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chaillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Delahaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593287" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megherbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grasser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007820v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.462857" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012879v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/330855.330950" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bessouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bessouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poizat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595042v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Depreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118290" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuminatto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schelcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.05.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G692FDTG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2004.832195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012860420235" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F70M072G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veychard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011282314105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FX3GND3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Becan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chaillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Delahaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2018.8593287" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Megherbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grasser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007820v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.462857" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012879v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/330855.330950" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bessouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bessouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poizat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595042v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>