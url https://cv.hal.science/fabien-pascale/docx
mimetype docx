--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -118,780 +118,780 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified gas radiation model over the entire temperature range based on WSGG</w:t>
+                <w:t xml:space="preserve">Baddeleyite containing ordered srilankite (ZrTi2O6) from Eppawala, Sri Lanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatmir Asllanaj</w:t>
+                <w:t xml:space="preserve">Lutz Nasdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+                <w:t xml:space="preserve">Gerald Giester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chutimun Chanmuang N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hauzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilherme C Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 241, pp.126713. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 516-517, pp.108230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.126713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2025.108230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912190v1</w:t>
+                <w:t xml:space="preserve">hal-05306064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Structural Diversity in a Series of Caffeine:Gallic Acid 1:1 Cocrystals with Different Ratios of Solvent and Water: Insight into Intermolecular Interactions in Crystal Packings</w:t>
+                <w:t xml:space="preserve">Unified gas radiation model over the entire temperature range based on WSGG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dania Mellah</w:t>
+                <w:t xml:space="preserve">Fatmir Asllanaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Fournier</w:t>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+                <w:t xml:space="preserve">Roberta J.C. da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pascale</w:t>
+                <w:t xml:space="preserve">Guilherme C Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (2), pp.376-391. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 241, pp.126713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.126713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862441v1</w:t>
+                <w:t xml:space="preserve">hal-04912190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baddeleyite containing ordered srilankite (ZrTi2O6) from Eppawala, Sri Lanka</w:t>
+                <w:t xml:space="preserve">Exploring the Structural Diversity in a Series of Caffeine:Gallic Acid 1:1 Cocrystals with Different Ratios of Solvent and Water: Insight into Intermolecular Interactions in Crystal Packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutz Nasdala</w:t>
+                <w:t xml:space="preserve">Dania Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Giester</w:t>
+                <w:t xml:space="preserve">Bertrand Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chutimun Chanmuang N.</w:t>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Hauzenberger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 516-517, pp.108230. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.376-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2025.108230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306064v1</w:t>
+                <w:t xml:space="preserve">hal-04862441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">t2gd orbital ordering patterns in KBF3 (B = Sc, Ti, Fe, Co) perovskites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the role of the exact Hartree–Fock exchange in determining the Jahn–Teller energy splitting and electronic band gap in the KBF3 (B=Sc, Ti, Fe, Co, Cr and Cu) perovskites. A quantum mechanical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Mustapha</w:t>
+                <w:t xml:space="preserve">Klaus Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (24), pp.2048-2058. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 836, pp.141053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.27391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2023.141053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769611v1</w:t>
+                <w:t xml:space="preserve">hal-04445970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jahn‐Teller distortion, octahedra rotations and orbital ordering in perovskites: KScF3 as a model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (14), pp.1067-1077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcc.27306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of the exact Hartree–Fock exchange in determining the Jahn–Teller energy splitting and electronic band gap in the KBF3 (B=Sc, Ti, Fe, Co, Cr and Cu) perovskites. A quantum mechanical investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">t2gd orbital ordering patterns in KBF3 (B = Sc, Ti, Fe, Co) perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Doll</w:t>
+                <w:t xml:space="preserve">Sami Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 836, pp.141053. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (24), pp.2048-2058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2023.141053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445970v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The energies and charge and spin distributions in the low-lying levels of singlet and triplet N2V defects in diamond from direct variational calculations of the excited states</w:t>
               </w:r>
@@ -903,51 +903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mackrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Platonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1033,51 +1033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Gueddida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1154,51 +1154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koussai Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Gueddida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1258,77 +1258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The d Orbital Multi Pattern Occupancy in a Partially Filled d Shell: The KFeF3 Perovskite as a Test Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1401,51 +1401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neveen Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maged El-Kemary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled El-Kelany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1518,77 +1518,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Droghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnese Amati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1626,77 +1626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band gap, Jahn‐Teller deformation, octahedra rotation in transition metal perovskites LaTiO3$$ {}_3 $$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1782,51 +1782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pannico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mensitieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1877,90 +1877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the A monovalent cation in the AVF 3 perovskite series. A quantum mechanical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neveen Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled El-Kelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,51 +2059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Casier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (3), pp.1382-1394. </w:t>
@@ -2154,51 +2154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of charge and spin state on the Infrared spectra and hyperfine coupling constants of point defects in Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Platonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled El-Kelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,64 +2271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of spin density for understanding the superexchange mechanism in transition metal ionic compounds. The case of KMF 3 (M = Mn, Fe, Co, Ni, Cu) perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Platonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,51 +2414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical simulation of various phases of KVF 3 perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled El-Kelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Platonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2531,64 +2531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How deeply are core electrons perturbed when valence electrons are spin polarized? The case study of transition metal compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Silvio Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,2281 +2642,2281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Analysis of Paraelectric–Ferroelectric Transition of LiNbO3: An Ab-Initio Quantum Mechanical Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Silvio Gentile</w:t>
+                <w:t xml:space="preserve">The ferromagnetic and anti-ferromagnetic phases (cubic, tetragonal, orthorhombic) of KMnF 3 . A quantum mechanical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosita Diana</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe D’arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym13091650⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (47), pp.26780-26792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp03816h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769647v1</w:t>
+                <w:t xml:space="preserve">hal-04769659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the optimization of the structure of crystalline compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+                <w:t xml:space="preserve">Spectroscopic Fingerprints of MgCl 2 /TiCl 4 Nanoclusters Determined by Machine Learning and DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena D’amore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentoku Takasao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Gentile</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hiroki Chikuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiaki Taniike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.26781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (36), pp.20048-20058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424371v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions and superexchange mechanism in transition metal compounds. The case of KMnF 3 perovskite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Oxygen and vacancy defects in silicon. A quantum mechanical characterization through the IR and Raman spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Platonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Colasuonno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Silvio Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP03816H⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (17), pp.174707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0044106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424378v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Superexchange mechanism in crystalline compounds. The case of KMF3(M=Mn, Fe, Co, Ni) perovskites.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vibrational Analysis of Paraelectric–Ferroelectric Transition of LiNbO3: An Ab-Initio Quantum Mechanical Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Silvio Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosita Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Panunzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Platonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac36fe⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym13091650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424377v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstitial carbon defects in silicon. A quantum mechanical characterization through the infrared and Raman spectra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Strategies for the optimization of the structure of crystalline compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 42 (12), pp.806-817. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.26500⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.26781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424366v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Localized Graph Kernel for Machine Learning Energy-related Properties of Molecules and Solids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phase transitions and superexchange mechanism in transition metal compounds. The case of KMnF 3 perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.26550⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP03816H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603262v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ferromagnetic and anti-ferromagnetic phases (cubic, tetragonal, orthorhombic) of KMnF 3 . A quantum mechanical investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Superexchange mechanism in crystalline compounds. The case of KMF3(M=Mn, Fe, Co, Ni) perovskites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe D’arco</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lacivita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp03816h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.074002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac36fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769659v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Fingerprints of MgCl 2 /TiCl 4 Nanoclusters Determined by Machine Learning and DFT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interstitial carbon defects in silicon. A quantum mechanical characterization through the infrared and Raman spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Platonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Silvio Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05712⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (12), pp.806-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.26500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424373v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and vacancy defects in silicon. A quantum mechanical characterization through the IR and Raman spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Platonenko</w:t>
+                <w:t xml:space="preserve">Hybrid Localized Graph Kernel for Machine Learning Energy-related Properties of Molecules and Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Casier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Chagas Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Colasuonno</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomáš Bučko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154 (17), pp.174707. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (20), pp.1390--1401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0044106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.26550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424364v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VN3 defect in diamond: A quantum mechanical simulation of the vibrational spectra and EPR properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From anisotropy of dielectric tensors to birefringence: a quantum mechanics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lacivita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.08.050⟩</w:t>
+              <w:t xml:space="preserve">Rendiconti Lincei. Scienze Fisiche e Naturali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.835-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12210-020-00931-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424447v1</w:t>
+                <w:t xml:space="preserve">hal-02907958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectroscopic characterization of interstitial oxygen in bulk silicon: A quantum mechanical simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Silvio Gentile</w:t>
+                <w:t xml:space="preserve">The CRYSTAL code, 1976–2020 and beyond, a long story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Difalco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Mackrodt</w:t>
+                <w:t xml:space="preserve">Nicholas Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 152 (5), pp.054502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5139564⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 152 (20), pp.204111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0004892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424382v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From anisotropy of dielectric tensors to birefringence: a quantum mechanics approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+                <w:t xml:space="preserve">The VN3 defect in diamond: A quantum mechanical simulation of the vibrational spectra and EPR properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Silvio Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Lacivita</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fabio Colasuonno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled El-Kelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Causà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti Lincei. Scienze Fisiche e Naturali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (3), pp.835-851. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.600-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12210-020-00931-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907958v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CRYSTAL code, 1976–2020 and beyond, a long story</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The spectroscopic characterization of interstitial oxygen in bulk silicon: A quantum mechanical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Silvio Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Difalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Harrison</w:t>
+                <w:t xml:space="preserve">Simone Salustro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mackrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 152 (20), pp.204111. </w:t>
+              <w:t xml:space="preserve">, 2020, 152 (5), pp.054502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0004892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5139564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635009v1</w:t>
+                <w:t xml:space="preserve">hal-03424382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen interstitial defects in silicon. A quantum mechanical investigation of the structural, electronic and vibrational properties</w:t>
+                <w:t xml:space="preserve">Nitrogen substitutional defects in silicon. A quantum mechanical investigation of the structural, electronic and vibrational properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Platonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Silvio Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugene Kotomin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena D’amore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2019.100616⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (37), pp.20939-20950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cp03185e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424455v1</w:t>
+                <w:t xml:space="preserve">hal-03424456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Models for the Investigation of Charged Defects in Solids: The Case of the VN – Defect in Diamond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+                <w:t xml:space="preserve">Nitrogen interstitial defects in silicon. A quantum mechanical investigation of the structural, electronic and vibrational properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Platonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Silvio Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simone Salustro</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Kotomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (22), pp.4806-4815. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.100616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b03233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2019.100616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185400v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the Infrared Intensity of Crystalline Systems. A Comparison of Three Strategies Based on Berry Phase, Wannier Function, and Coupled-Perturbed Kohn–Sham Methods</w:t>
+                <w:t xml:space="preserve">On the Models for the Investigation of Charged Defects in Solids: The Case of the VN – Defect in Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Silvio Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Salustro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b08902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (22), pp.4806-4815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b03233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951310v1</w:t>
+                <w:t xml:space="preserve">hal-02185400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen substitutional defects in silicon. A quantum mechanical investigation of the structural, electronic and vibrational properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Calculation of the Infrared Intensity of Crystalline Systems. A Comparison of Three Strategies Based on Berry Phase, Wannier Function, and Coupled-Perturbed Kohn–Sham Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kirtman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maschio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maddalena D’amore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (37), pp.20939-20950. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, 13, pp.8336-8346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cp03185e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b08902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424456v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Infrared spectrum of very large (periodic) systems: global versus fragment strategies—the case of three defects in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Salustro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 137 (12), </w:t>
@@ -4967,51 +4967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalars, vectors and tensors evolving from slabs to bulk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5084,64 +5084,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstitial nitrogen atoms in diamond. A quantum mechanical investigation of its electronic and vibrational properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Salustro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mackrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5257,51 +5257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de La Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Erba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5365,77 +5365,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic displacement parameters for molecular crystals from periodic Hartree–Fock and density functional theory calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Østergaard Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ferrabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Erba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5533,64 +5533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de La Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maschio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 96 (11-12), pp.1787 - 1798. </w:t>
@@ -5622,354 +5622,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio quantum-mechanical prediction of the IR and Raman spectra of Ca 3 Cr 2 Si 3 O 12 Uvarovite garnet</w:t>
+                <w:t xml:space="preserve">Magnetic interactions and electronic structure of uvarovite and andradite garnets. An ab initio all-electron simulation with the CRYSTAL06 program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Valenzano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferrero</w:t>
+                <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 110 (2), pp.416 - 421. </w:t>
+              <w:t xml:space="preserve">, 2010, 110 (2), pp.338 - 351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.22285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qua.22302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891674v1</w:t>
+                <w:t xml:space="preserve">hal-01891684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic interactions and electronic structure of uvarovite and andradite garnets. An ab initio all-electron simulation with the CRYSTAL06 program</w:t>
+                <w:t xml:space="preserve">Ab initio quantum-mechanical prediction of the IR and Raman spectra of Ca 3 Cr 2 Si 3 O 12 Uvarovite garnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L. Valenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
+                <w:t xml:space="preserve">M. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dovesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 110 (2), pp.338 - 351. </w:t>
+              <w:t xml:space="preserve">, 2010, 110 (2), pp.416 - 421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.22302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qua.22285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891684v1</w:t>
+                <w:t xml:space="preserve">hal-01891674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio quantum-mechanical simulation of the Raman spectrum of grossular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6054,51 +6054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Demichelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Ugliengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,290 +6168,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio simulation of the IR spectra of pyrope, grossular, and andradite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroxylated crystalline edingtonite silica faces as models for the amorphous silica surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Torres</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">S Tosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ugliengo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.20993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/117/1/012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891676v1</w:t>
+                <w:t xml:space="preserve">hal-01891682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxylated crystalline edingtonite silica faces as models for the amorphous silica surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Tosoni</w:t>
+                <w:t xml:space="preserve">Ab initio simulation of the IR spectra of pyrope, grossular, and andradite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Civalleri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">F. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (13), pp.2268 - 2278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.20993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/117/1/012026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01891682v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, Vibrational Analysis, and Insights into Host−Guest Interactions in As-Synthesized Pure Silica ITQ-12 Zeolite by Periodic B3LYP Calculations</w:t>
               </w:r>
@@ -6476,51 +6476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Luisa San-Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Camblor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Sergio Durand-Niconoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6592,90 +6592,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Spectrum of Katoite Ca 3 Al 2 [(OH) 4 ] 3 : A Periodic ab Initio Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ugliengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (2), pp.692 - 701. </w:t>
@@ -6751,77 +6751,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ugliengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110, pp.692-701. </w:t>
@@ -6897,64 +6897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Valenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6999,1691 +6999,1691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon vibrational frequencies and elastic properties of solid SrFCl. An ab initio study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibration frequencies of Ca3Fe2Si3O12 andradite. An ab initio study with the CRYSTAL code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Labèguerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pascale</w:t>
+                <w:t xml:space="preserve">M. Catti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mérawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
+                <w:t xml:space="preserve">A. Damin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Makhouki</w:t>
+                <w:t xml:space="preserve">V.R. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 43 (4), pp.453 - 461. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (39), pp.18522-18527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00078-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp052991e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891686v1</w:t>
+                <w:t xml:space="preserve">hal-00089580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon vibrations frequencies and elastic properties of solid SrFCl. An ab initio study</w:t>
+                <w:t xml:space="preserve">Phonon vibrational frequencies and elastic properties of solid SrFCl. An ab initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Labéguerie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">P. Labèguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mérawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Makhouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 43, pp.453-461. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+              <w:t xml:space="preserve">, 2005, 43 (4), pp.453 - 461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00078-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089577v1</w:t>
+                <w:t xml:space="preserve">hal-01891686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Frequencies of Mg 3 Al 2 Si 3 O 12 Pyrope. An ab Initio Study with the CRYSTAL Code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phonon vibrations frequencies and elastic properties of solid SrFCl. An ab initio study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labéguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto Orlando</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mérawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Roetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piero Ugliengo</w:t>
+                <w:t xml:space="preserve">N. Makhouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 109 (13), pp.6146 - 6152. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.453-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp050316z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00078-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891703v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical calculation of the OH vibrational frequency in crystalline solids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vibration Frequencies of Mg 3 Al 2 Si 3 O 12 Pyrope. An ab Initio Study with the CRYSTAL Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Saunders</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Roetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Ugliengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970500180808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (13), pp.6146 - 6152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp050316z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891688v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration frequencies of Ca3Fe2Si3O12 andradite. An ab initio study with the CRYSTAL code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantum mechanical calculation of the OH vibrational frequency in crystalline solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tosoni *</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Damin</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ugliengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V.R. Saunders</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp052991e⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 103 (18), pp.2549 - 2558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970500180808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00089580v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vibrational spectrum of calcite (CaCO3): an ab initio quantum-mechanical calculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of the vibration frequencies of alpha-quartz: The effect of Hamiltonian and basis set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prencipe</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">C. Roetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 31 (8), pp.559 - 564. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (15), pp.1873 - 1881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-004-0418-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.20120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891701v1</w:t>
+                <w:t xml:space="preserve">hal-01891679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The calculation of the vibrational frequencies of crystalline compounds and its implementation in the CRYSTAL code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The vibrational spectrum of calcite (CaCO3): an ab initio quantum-mechanical calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prencipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Civalleri</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25 (6), pp.888 - 897. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (8), pp.559 - 564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.20019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00269-004-0418-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891696v1</w:t>
+                <w:t xml:space="preserve">hal-01891701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Spectra of Hydrogen-Bonded Ionic Crystals: Ab Initio Study of Mg(OH) 2 and β-Be(OH) 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The calculation of the vibrational frequencies of crystalline compounds and its implementation in the CRYSTAL code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zicovich-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadou Mérawa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergio Tosoni</w:t>
+                <w:t xml:space="preserve">F. López Gejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp047514v⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (6), pp.888 - 897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.20019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891683v1</w:t>
+                <w:t xml:space="preserve">hal-01891696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational spectrum of brucite, Mg(OH)2: a periodic ab initio quantum mechanical calculation including OH anharmonicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Infrared Spectra of Hydrogen-Bonded Ionic Crystals: Ab Initio Study of Mg(OH) 2 and β-Be(OH) 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Ugliengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadou Mérawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labèguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Tosoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.08.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (36), pp.13632 - 13637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp047514v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891704v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The katoite hydrogarnet Si-free Ca3Al2([OH]4)3: A periodic Hartree–Fock and B3-LYP study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vibrational spectrum of brucite, Mg(OH)2: a periodic ab initio quantum mechanical calculation including OH anharmonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. D’arco</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Tosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Ugliengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 121 (2), pp.1005 - 1013. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 396 (4-6), pp.308 - 315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1760075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891699v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the vibration frequencies of alpha-quartz: The effect of Hamiltonian and basis set</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The katoite hydrogarnet Si-free Ca3Al2([OH]4)3: A periodic Hartree–Fock and B3-LYP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Saunders</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ugliengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D’arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.20120⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 121 (2), pp.1005 - 1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1760075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01891679v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogarnet defect in chabazite and sodalite zeolites: A periodic Hartree–Fock and B3-LYP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ugliengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. D’arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 117 (11), pp.5337 - 5346. </w:t>
@@ -8734,51 +8734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dot ELISA for direct detection of BK virus in urine samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8904,51 +8904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon B Hengeveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse E Malliavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9021,51 +9021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaela Demichelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9174,51 +9174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ab initio calculation of the vibrational spectrum of crystalline compounds; the role of symmetry and related computational aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9429,51 +9429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta J.C. da Fonseca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C Fraga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicola&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05306064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Nasdala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Giester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutimun Chanmuang N." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hauzenberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04769611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Arco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27391" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27306" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pastore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Doll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mackrodt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Platonenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178893" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04769626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Said" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barhoumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137710" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04769629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussai Lazaar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202200592" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446009v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16041532" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Atallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged El-Kemary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Kelany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2022.09.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Droghetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Amati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crochet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202300737" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445991v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27274" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loianno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pannico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Gentile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mensitieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2023.101605" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00181D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685015v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Herzog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Chagas da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Casier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04769638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Silvio Gentile" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2021.413499" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01176J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac6925" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04769647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Diana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panunzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Caruso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13091650" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gentile" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26781" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03816H" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lacivita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac36fe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26500" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Chagas Da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Bu&#269;ko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26550" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04769659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;arco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03816h" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena D&#8217;amore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentoku Takasao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Chikuma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Wada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Taniike" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05712" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Colasuonno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044106" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Caus&#224;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.08.050" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Difalco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Salustro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139564" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12210-020-00931-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harrison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004892" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Maul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kotomin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100616" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b03233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kirtman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08902" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03185e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2380-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2360-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ravoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Erba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02484G" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772960" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891678v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#216;stergaard Madsen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrabone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313005011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXP8KBXK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dovesi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Pierre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3804" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891674v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valenzano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22285" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGC8C52M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891684v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22302" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M90HZ6CH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orlando" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2144" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0CGTWFT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Demichelis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Ugliengo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0257-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D94D43299E1592D0D39FB198E8608FCBE258527D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891676v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20993" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R493ZCBR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891682v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tosoni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Civalleri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ugliengo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/117/1/012026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891695v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Marcelo Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa San-Rom&#225;n" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Camblor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sergio Durand-Niconoff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0730361" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X4275RN8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053602j" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MZ1JBPLN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Valenzano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2006.220.7.893" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891686v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lab&#232;guerie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;rawa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Makhouki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00078-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2LFFBZ0K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089577v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lab&#233;guerie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Roetti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp050316z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6ZD40T0S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tosoni *" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunders" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970500180808" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089580v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Saunders" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp052991e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LR7PMTBN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891701v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prencipe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-004-0418-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18908B3CA3F3F028F815036A69B5C438A04B30D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891696v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#243;pez Gejo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH2HZ907-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891683v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadou M&#233;rawa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lab&#232;guerie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tosoni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp047514v" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XQBR0LJ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891704v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.08.047" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMPX08KB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891699v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;arco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1760075" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891679v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roetti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20120" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33926BE98EEF81CF0C4CB78EAB079D6887057A55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891680v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1499477" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saint Maur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183511v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Hengeveld" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merabti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se E Malliavin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_54" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Demichelis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Meyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906741" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05306064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Nasdala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Giester" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutimun Chanmuang N." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hauzenberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta J.C. da Fonseca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C Fraga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Mellah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicola&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pastore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Doll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Arco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27306" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04769611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27391" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mackrodt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Platonenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178893" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04769626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Said" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barhoumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137710" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04769629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussai Lazaar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202200592" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446009v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16041532" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Atallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged El-Kemary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Kelany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2022.09.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Droghetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Amati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crochet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202300737" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445991v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27274" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loianno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pannico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Gentile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mensitieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2023.101605" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00181D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685015v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Herzog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Chagas da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Casier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04769638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Silvio Gentile" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2021.413499" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01176J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac6925" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04769659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;arco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03816h" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena D&#8217;amore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentoku Takasao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Chikuma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Wada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Taniike" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05712" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Colasuonno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04769647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Diana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panunzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Caruso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13091650" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gentile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26781" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03816H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lacivita" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac36fe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Chagas Da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Bu&#269;ko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26550" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12210-020-00931-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harrison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004892" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Caus&#224;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.08.050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Difalco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Salustro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139564" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03185e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Maul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kotomin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.100616" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b03233" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kirtman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08902" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2380-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2360-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ravoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Erba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02484G" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772960" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891678v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#216;stergaard Madsen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrabone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313005011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXP8KBXK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dovesi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Pierre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3804" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22302" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M90HZ6CH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valenzano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22285" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGC8C52M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orlando" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2144" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0CGTWFT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Demichelis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Ugliengo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0257-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D94D43299E1592D0D39FB198E8608FCBE258527D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tosoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Civalleri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ugliengo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/117/1/012026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torres" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20993" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R493ZCBR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891695v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Marcelo Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa San-Rom&#225;n" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Camblor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sergio Durand-Niconoff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0730361" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X4275RN8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053602j" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MZ1JBPLN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Valenzano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2006.220.7.893" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089580v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Saunders" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp052991e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LR7PMTBN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891686v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lab&#232;guerie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;rawa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Makhouki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00078-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2LFFBZ0K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089577v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lab&#233;guerie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891703v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Roetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp050316z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6ZD40T0S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891688v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tosoni *" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunders" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970500180808" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20120" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33926BE98EEF81CF0C4CB78EAB079D6887057A55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891701v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prencipe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-004-0418-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18908B3CA3F3F028F815036A69B5C438A04B30D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891696v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#243;pez Gejo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH2HZ907-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891683v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadou M&#233;rawa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lab&#232;guerie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tosoni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp047514v" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XQBR0LJ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891704v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.08.047" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMPX08KB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;arco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1760075" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891680v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1499477" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saint Maur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183511v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Hengeveld" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merabti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se E Malliavin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_54" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Demichelis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Meyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906741" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03424491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>