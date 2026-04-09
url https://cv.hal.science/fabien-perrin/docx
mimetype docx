--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-four-hour rhythmicities in disorders of consciousness are associated with a favourable outcome</w:t>
+                <w:t xml:space="preserve">Is it inside my head? Characterization of sound externalization in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gobert</w:t>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bastuji</w:t>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Berthomier</w:t>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.1213. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (3), pp.e0345074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05588-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0345074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692059v1</w:t>
+                <w:t xml:space="preserve">hal-05572706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of central language processing in critically ill coronavirus disease 2019 patients with delirium</w:t>
               </w:r>
@@ -368,3369 +368,3503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and the City: Audiovisual interactions in pleasantness and psychophysiological reactions</w:t>
+                <w:t xml:space="preserve">Twenty-four-hour rhythmicities in disorders of consciousness are associated with a favourable outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.B. Bogdanov</w:t>
+                <w:t xml:space="preserve">Florent Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marquis-Favre</w:t>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Hélène Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Beffara Bret</w:t>
+                <w:t xml:space="preserve">Christian Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Perrin</w:t>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 193, pp.108762. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05588-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924495v2</w:t>
+                <w:t xml:space="preserve">hal-04692059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Material Used in Speech Therapy: Two Case Studies in Minimally Conscious State Patients</w:t>
+                <w:t xml:space="preserve">Nature and the City: Audiovisual interactions in pleasantness and psychophysiological reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sautet</w:t>
+                <w:t xml:space="preserve">V.B. Bogdanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Hurtado</w:t>
+                <w:t xml:space="preserve">Catherine Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Fiveash</w:t>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélaine de Quelen</w:t>
+                <w:t xml:space="preserve">Brice Beffara Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12040483⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.108762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692091v1</w:t>
+                <w:t xml:space="preserve">hal-03924495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing an Open Stimulation System for Auditory EEG Experiments Using Python, Raspberry Pi, and HifiBerry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Importance of Material Used in Speech Therapy: Two Case Studies in Minimally Conscious State Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fiveash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/eneuro.0524-20.2021⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12040483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999120v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtually spatialized sounds enhance auditory processing in healthy participants and patients with a disorder of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.13702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-93151-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal familiarity of music and its cerebral effect on subsequent speech processing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sharing an Open Stimulation System for Auditory EEG Experiments Using Python, Raspberry Pi, and HifiBerry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizette Heine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71855-5⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.ENEURO.0524 - 20.2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/eneuro.0524-20.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692140v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentir et percevoir. Du coma à l’éveil de coma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Personal familiarity of music and its cerebral effect on subsequent speech processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny L’héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2020.04.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71855-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692118v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cross-Sectional Study of Reminiscence Bumps for Music-Related Memories in Adulthood</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sentir et percevoir. Du coma à l’éveil de coma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music &amp; Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.205920432096505. </w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.164-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2059204320965058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2020.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996755v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Echo of Consciousness: Brain Function During Preferred Music</w:t>
+                <w:t xml:space="preserve">A Cross-Sectional Study of Reminiscence Bumps for Music-Related Memories in Adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Carrière</w:t>
+                <w:t xml:space="preserve">Kelly Jakubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Karl Larroque</w:t>
+                <w:t xml:space="preserve">Tuomas Eerola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martial</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizette Heine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/brain.2020.0744⟩</w:t>
+              <w:t xml:space="preserve">Music &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.205920432096505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2059204320965058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692146v1</w:t>
+                <w:t xml:space="preserve">hal-02996755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the externalization of sound sources with headphones without reference to a real source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Echo of Consciousness: Brain Function During Preferred Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Karl Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Leclère</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Aubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5128325⟩</w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.385-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/brain.2020.0744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378195v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is circadian rhythmicity a prerequisite to coma recovery? Circadian recovery concomitant to cognitive improvement in two comatose patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Luauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pineal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66 (3), pp.e12555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jpi.12555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée d’étude PsyRea : actualités en réanimation Journée d'étude du Collectif PsyRea en partenariat avec le « Centre de Recherche en Psychopathologie et Psychologie Clinique » (CRPPC) organisée à Lyon le 1er juin 2018. In Analysis, 3(1), 82-102.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the externalization of sound sources with headphones without reference to a real source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Floccard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaud Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2019.02.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (4), pp.2309-2320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5128325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849462v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodermal reactivity to emotional stimuli in healthy subjects and patients with disorders of consciousness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Journée d’étude PsyRea : actualités en réanimation Journée d'étude du Collectif PsyRea en partenariat avec le « Centre de Recherche en Psychopathologie et Psychologie Clinique » (CRPPC) organisée à Lyon le 1er juin 2018. In Analysis, 3(1), 82-102.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Minjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Luaute</w:t>
+                <w:t xml:space="preserve">B. Floccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lizette Heine</w:t>
+                <w:t xml:space="preserve">S. Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Guironnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariane Juliat</w:t>
+                <w:t xml:space="preserve">A. Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.04.007⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.82-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2019.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378157v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional cognitive evaluation of patients with disorders of consciousness using EEG: A proof of concept study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrodermal reactivity to emotional stimuli in healthy subjects and patients with disorders of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Sergent</w:t>
+                <w:t xml:space="preserve">Anne Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Faugeras</w:t>
+                <w:t xml:space="preserve">Chloé Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Valente</w:t>
+                <w:t xml:space="preserve">Ariane Juliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (6), pp.401-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534718v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of preference and sensory modality on behavioural reaction in patients with disorders of consciousness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional cognitive evaluation of patients with disorders of consciousness using EEG: A proof of concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Heine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+                <w:t xml:space="preserve">Frédéric Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hauet</w:t>
+                <w:t xml:space="preserve">Benjamin Rohaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Juliat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Dubois</w:t>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2017.1306108⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.455-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158013v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrical Presentation Boosts Implicit Learning of Artificial Grammar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of preference and sensory modality on behavioural reaction in patients with disorders of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Selchenkova</w:t>
+                <w:t xml:space="preserve">M. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément François</w:t>
+                <w:t xml:space="preserve">A. Juliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Schön</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Perrin</w:t>
+                <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112233. </w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (10), pp.1307-1311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2017.1306108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242894v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating neurological from psychiatric hypersomnia using the forced awakening test</w:t>
+                <w:t xml:space="preserve">Metrical Presentation Boosts Implicit Learning of Artificial Grammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+                <w:t xml:space="preserve">Tatiana Selchenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Perrin</w:t>
+                <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Petitjean</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2013.04.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188613v1</w:t>
+                <w:t xml:space="preserve">hal-01242894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarities in the neural signature for the processing of behaviorally categorized and uncategorized speech sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminating neurological from psychiatric hypersomnia using the forced awakening test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Signoret</w:t>
+                <w:t xml:space="preserve">Luis Garcia Larrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gaudrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Perrin</w:t>
+                <w:t xml:space="preserve">H. Bastuji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (5), pp.777-785. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (3), pp.171-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.12097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144520v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitated Auditory Detection for Speech Sounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Similarities in the neural signature for the processing of behaviorally categorized and uncategorized speech sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00176⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (5), pp.777-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320264v1</w:t>
+                <w:t xml:space="preserve">hal-02144520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitated Auditory Detection for Speech Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144514v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic and lexical interferences in informational masking during speech-in-speech comprehension</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facilitated Auditory Detection for Speech Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carine Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02320277v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic and lexical interferences in informational masking during speech-in-speech comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannny Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Leonie Grataloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fannny Meunier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49, pp.Issue : 12 Pages : 905-916. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phonetic and lexical interferences in informational masking during speech-in-speech comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Léonie Grataloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (12), pp.905-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105232v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are distance perception and sound externalisation distinct ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Brain response to one?s own name in acute stage coma patients: electroencephalographic detection of cognitive event-related potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamine Sarton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.913-913, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0379⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1193-1193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234212v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of urban environments: audiovisual interaction in pleasantness ratings and physiological reactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Enhanced spatial realism of sound boosts cognition in DOC patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizette Heine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.507-507, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0349⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1191-1191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234209v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain response to one?s own name in acute stage coma patients: electroencephalographic detection of cognitive event-related potentials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Perception of urban environments: audiovisual interaction in pleasantness ratings and physiological reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Bogdanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ellermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1193-1193, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0573⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.507-507, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235910v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced spatial realism of sound boosts cognition in DOC patients</w:t>
+                <w:t xml:space="preserve">Are distance perception and sound externalisation distinct ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1191-1191, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0383⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.913-913, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234213v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Externalisation de sons reproduits au casque : stimuli individualisés vs. non-individualisés en l’absence de référence visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3740,279 +3874,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is controlling a brain-computer interface just a matter of presence of mind? The limits of cognitive-motor dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mattout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a prognostic tool for disorders of consciousness: protocol for a multimodal imaging study (IMAGINA study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaudoin-Gobert Maude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Merida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4159,51 +4293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05588-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buffi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Heine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924495v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Bogdanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108762" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sautet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hurtado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Baron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine de Quelen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12040483" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0524-20.2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93151-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.04.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Jakubowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Eerola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2059204320965058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Karl Larroque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martial" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Aubinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2020.0744" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5128325" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12555" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849462v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Longueville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floccard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frenay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2019.02.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guironnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Juliat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.04.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faugeras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.12.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hauet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juliat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1306108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia Larrea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bastuji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.04.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ5K3LHD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Signoret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12097" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZR5L3N3B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00176" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-L&#233;onie Grataloup" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFK636L7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannny Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Leonie Grataloup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0379" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ellermeier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0349" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Naboulsi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Sarton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0573" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0383" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Seguin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin-Gobert Maude" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buffi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Heine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05588-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924495v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Bogdanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108762" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sautet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hurtado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine de Quelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12040483" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93151-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0524-20.2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.04.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Jakubowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Eerola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2059204320965058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carri&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Karl Larroque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martial" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Aubinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2020.0744" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12555" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5128325" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Longueville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floccard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frenay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2019.02.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guironnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Juliat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.04.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faugeras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.12.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hauet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juliat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1306108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitjean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia Larrea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bastuji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.04.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ5K3LHD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Signoret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZR5L3N3B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00176" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannny Meunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Leonie Grataloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFK636L7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-L&#233;onie Grataloup" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Naboulsi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Sarton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0573" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0383" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ellermeier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0349" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0379" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Seguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin-Gobert Maude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>