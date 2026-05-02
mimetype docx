--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of central language processing in critically ill coronavirus disease 2019 patients with delirium</w:t>
+                <w:t xml:space="preserve">Twenty-four-hour rhythmicities in disorders of consciousness are associated with a favourable outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ferré</w:t>
+                <w:t xml:space="preserve">Florent Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Buffières</w:t>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizette Heine</w:t>
+                <w:t xml:space="preserve">Hélène Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Riu</w:t>
+                <w:t xml:space="preserve">Christian Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Curot</w:t>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (2), pp.fcad073. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcad073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05588-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692076v1</w:t>
+                <w:t xml:space="preserve">hal-04692059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-four-hour rhythmicities in disorders of consciousness are associated with a favourable outcome</w:t>
+                <w:t xml:space="preserve">Impairment of central language processing in critically ill coronavirus disease 2019 patients with delirium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gobert</w:t>
+                <w:t xml:space="preserve">Fabrice Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+                <w:t xml:space="preserve">William Buffières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bastuji</w:t>
+                <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Berthomier</w:t>
+                <w:t xml:space="preserve">Beatrice Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.1213. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.fcad073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05588-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcad073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692059v1</w:t>
+                <w:t xml:space="preserve">hal-04692076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and the City: Audiovisual interactions in pleasantness and psychophysiological reactions</w:t>
               </w:r>
@@ -770,265 +770,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually spatialized sounds enhance auditory processing in healthy participants and patients with a disorder of consciousness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sharing an Open Stimulation System for Auditory EEG Experiments Using Python, Raspberry Pi, and HifiBerry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93151-6⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.ENEURO.0524 - 20.2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/eneuro.0524-20.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939343v1</w:t>
+                <w:t xml:space="preserve">hal-03999120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing an Open Stimulation System for Auditory EEG Experiments Using Python, Raspberry Pi, and HifiBerry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Virtually spatialized sounds enhance auditory processing in healthy participants and patients with a disorder of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizette Heine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.ENEURO.0524 - 20.2021. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.13702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/eneuro.0524-20.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93151-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999120v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal familiarity of music and its cerebral effect on subsequent speech processing</w:t>
               </w:r>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.14854. </w:t>
@@ -1278,51 +1278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music &amp; Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.205920432096505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1484,265 +1484,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is circadian rhythmicity a prerequisite to coma recovery? Circadian recovery concomitant to cognitive improvement in two comatose patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the externalization of sound sources with headphones without reference to a real source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Raverot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaud Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpi.12555⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (4), pp.2309-2320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5128325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703823v1</w:t>
+                <w:t xml:space="preserve">hal-02378195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the externalization of sound sources with headphones without reference to a real source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is circadian rhythmicity a prerequisite to coma recovery? Circadian recovery concomitant to cognitive improvement in two comatose patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Raverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Leclère</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 146 (4), pp.2309-2320. </w:t>
+              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (3), pp.e12555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5128325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpi.12555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378195v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d’étude PsyRea : actualités en réanimation Journée d'étude du Collectif PsyRea en partenariat avec le « Centre de Recherche en Psychopathologie et Psychologie Clinique » (CRPPC) organisée à Lyon le 1er juin 2018. In Analysis, 3(1), 82-102.</w:t>
               </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Luaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2303,51 +2303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2935,294 +2935,294 @@
                 <w:t xml:space="preserve">Phonetic and lexical interferences in informational masking during speech-in-speech comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fannny Meunier</w:t>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Leonie Grataloup</w:t>
+                <w:t xml:space="preserve">Claire-Léonie Grataloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Pellegrino</w:t>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 49, pp.Issue : 12 Pages : 905-916. </w:t>
+              <w:t xml:space="preserve">, 2007, 49 (12), pp.905-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105232v1</w:t>
+                <w:t xml:space="preserve">hal-02320277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic and lexical interferences in informational masking during speech-in-speech comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Meunier</w:t>
+                <w:t xml:space="preserve">Fannny Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Léonie Grataloup</w:t>
+                <w:t xml:space="preserve">Claire-Leonie Grataloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pellegrino</w:t>
+                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 49 (12), pp.905-916. </w:t>
+              <w:t xml:space="preserve">, 2007, 49, pp.Issue : 12 Pages : 905-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320277v1</w:t>
+                <w:t xml:space="preserve">hal-01105232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3234,516 +3234,516 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain response to one?s own name in acute stage coma patients: electroencephalographic detection of cognitive event-related potentials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamine Sarton</w:t>
+                <w:t xml:space="preserve">Are distance perception and sound externalisation distinct ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizette Heine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1193-1193, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0573⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.913-913, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235910v1</w:t>
+                <w:t xml:space="preserve">hal-03234212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced spatial realism of sound boosts cognition in DOC patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+                <w:t xml:space="preserve">Perception of urban environments: audiovisual interaction in pleasantness ratings and physiological reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Bogdanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ellermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1191-1191, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.507-507, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234213v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of urban environments: audiovisual interaction in pleasantness ratings and physiological reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain response to one?s own name in acute stage coma patients: electroencephalographic detection of cognitive event-related potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr Bogdanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Edouard Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamine Sarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Ellermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.507-507, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1193-1193, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234209v1</w:t>
+                <w:t xml:space="preserve">hal-03235910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are distance perception and sound externalisation distinct ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enhanced spatial realism of sound boosts cognition in DOC patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Heine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.913-913, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1191-1191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234212v1</w:t>
+                <w:t xml:space="preserve">hal-03234213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3761,51 +3761,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Externalisation de sons reproduits au casque : stimuli individualisés vs. non-individualisés en l’absence de référence visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,51 +4293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buffi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Heine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05588-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924495v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Bogdanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108762" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sautet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hurtado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine de Quelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12040483" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93151-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0524-20.2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.04.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Jakubowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Eerola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2059204320965058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carri&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Karl Larroque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martial" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Aubinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2020.0744" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12555" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5128325" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Longueville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floccard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frenay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2019.02.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guironnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Juliat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.04.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faugeras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.12.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hauet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juliat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1306108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitjean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia Larrea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bastuji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.04.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ5K3LHD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Signoret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZR5L3N3B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00176" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannny Meunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Leonie Grataloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFK636L7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-L&#233;onie Grataloup" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Naboulsi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Sarton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0573" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0383" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ellermeier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0349" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0379" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Seguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin-Gobert Maude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05588-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buffi&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Heine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924495v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Bogdanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108762" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sautet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hurtado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine de Quelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12040483" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0524-20.2021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93151-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.04.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Jakubowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Eerola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2059204320965058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carri&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Karl Larroque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martial" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Aubinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2020.0744" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5128325" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12555" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Longueville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Floccard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frenay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2019.02.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guironnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Juliat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.04.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faugeras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.12.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hauet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juliat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1306108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitjean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia Larrea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bastuji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.04.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ5K3LHD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Signoret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZR5L3N3B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00176" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-L&#233;onie Grataloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFK636L7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105232v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannny Meunier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Leonie Grataloup" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0379" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bogdanov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ellermeier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0349" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Naboulsi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Sarton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0573" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0383" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Seguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin-Gobert Maude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>