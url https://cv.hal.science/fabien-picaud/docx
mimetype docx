--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1038,1567 +1038,1567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of surface state on polyethylene glycol conformation confined inside a nanopore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arroyo</w:t>
+                <w:t xml:space="preserve">Confinement of the antitumoral drug cisplatin inside edge-functionalized carbon nanotubes and its release near lipid membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Balme</w:t>
+                <w:t xml:space="preserve">Bahoueddine Tangour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154 (10), pp.104901. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (3), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0040170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00114-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071486v1</w:t>
+                <w:t xml:space="preserve">hal-04189061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Amyloid-β Fibrils Using Track-Etched Nanopores: Effect of Geometry and Crowding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Meyer</w:t>
+                <w:t xml:space="preserve">Conformation of Polyethylene Glycol inside Confined Space: Simulation and Experimental Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Stevenson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.1c01523⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11010244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758426v1</w:t>
+                <w:t xml:space="preserve">hal-04071600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Conductance of Carbon Nanotubes: Confronting Literature Data with Nanofluidic Theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Noury</w:t>
+                <w:t xml:space="preserve">From Behavior of Water on Hydrophobic Graphene Surfaces to Ultra-Confinement of Water in Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08202⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11020306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360790v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of the antitumoral drug cisplatin inside edge-functionalized carbon nanotubes and its release near lipid membrane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bahoueddine Tangour</w:t>
+                <w:t xml:space="preserve">A potential solution to avoid overdose of mixed drugs in the event of Covid-19: Nanomedicine at the heart of the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00114-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.107834 (9). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2021.107834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189061v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Behavior of Water on Hydrophobic Graphene Surfaces to Ultra-Confinement of Water in Carbon Nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Herlem</w:t>
+                <w:t xml:space="preserve">Impact of surface state on polyethylene glycol conformation confined inside a nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11020306⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (10), pp.104901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189066v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation of Polyethylene Glycol inside Confined Space: Simulation and Experimental Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionic Conductance of Carbon Nanotubes: Confronting Literature Data with Nanofluidic Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianji Ma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Janot</w:t>
+                <w:t xml:space="preserve">Adrien Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11010244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (42), pp.22943-22950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071600v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A potential solution to avoid overdose of mixed drugs in the event of Covid-19: Nanomedicine at the heart of the Covid-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Amyloid-β Fibrils Using Track-Etched Nanopores: Effect of Geometry and Crowding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duverger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.107834 (9). </w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.3733-3743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2021.107834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.1c01523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549393v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of ciprofloxacin antibiotic trapping on grapheneor boron nitride oxide nanoflakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Behavior of anchor functionalized ZnPc molecules on a graphenenanoflake near membrane cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Picaud</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (6), pp.135 (10)</w:t>
+              <w:t xml:space="preserve">Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.1935 - 1943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053071v1</w:t>
+                <w:t xml:space="preserve">hal-03053072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of anchor functionalized ZnPc molecules on a graphenenanoflake near membrane cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynucleotide differentiation using hybrid solid-state nanopore functionalizing with α-hemolysin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.1002-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm01833f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053072v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynucleotide differentiation using hybrid solid-state nanopore functionalizing with α-hemolysin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The influence of hole networks on the adsorption-induced frequency shift of a perforated nanobeam using non-local elasticity theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réda Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Kerid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.109201 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2019.109201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9sm01833f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04077456v1</w:t>
+                <w:t xml:space="preserve">hal-03487242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of hole networks on the adsorption-induced frequency shift of a perforated nanobeam using non-local elasticity theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of ciprofloxacin antibiotic trapping on grapheneor boron nitride oxide nanoflakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (6), pp.135 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2019.109201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03487242v1</w:t>
+                <w:t xml:space="preserve">hal-03053071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of α‐Synuclein and Amyloid‐β(42)‐E22Δ Oligomers Using SiN Nanopore Functionalized with L‐Dopa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of nanotube section on carboplatin confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.72 (9)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791444v1</w:t>
+                <w:t xml:space="preserve">hal-02389272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nanotube section on carboplatin confinement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of α‐Synuclein and Amyloid‐β(42)‐E22Δ Oligomers Using SiN Nanopore Functionalized with L‐Dopa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Abrao-Nemeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.921-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.202200726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389272v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected ionic transport behavior on hydrophobic and uncharged conical nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2656,3940 +2656,3940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-activated transport of ions through single-walled carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Boron Nitride Nanoporous Membranes with High Surface Charge by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Yazda</w:t>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Tahir</w:t>
+                <w:t xml:space="preserve">Boonprakrong Koonkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manoel Manghi</w:t>
+                <w:t xml:space="preserve">Ivo Utke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr02976d⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (19), pp.16669 - 16678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b02883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586169v1</w:t>
+                <w:t xml:space="preserve">hal-01658347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of a Graphene Nanoflake as a Nanovector To Improve ZnPc Phototherapy Toxicity: From Vacuum to Cell Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (43), pp.37554 - 37562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron Nitride Nanoporous Membranes with High Surface Charge by Atomic Layer Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab Initio Study of Azomethine Derivative Cancer Drug on Boron Nitride and Graphene Nanoflakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delabrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Weber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ivo Utke</w:t>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HSOA Journal of Nanotechnology: Nanomedicine &amp; Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.100014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658347v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Study of Azomethine Derivative Cancer Drug on Boron Nitride and Graphene Nanoflakes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Discrimination of Polynucleotide Transport through a Highly Hydrophobic Uncharged Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSOA Journal of Nanotechnology: Nanomedicine &amp; Nanobiotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (13), pp.7525 - 7532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131470v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of Polynucleotide Transport through a Highly Hydrophobic Uncharged Nanopore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Picaud</w:t>
+                <w:t xml:space="preserve">N-glycosylation of mouse TRAIL-R and human TRAIL-R1 enhances TRAIL-induced death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Paris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+                <w:t xml:space="preserve">Sarah Shirley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+                <w:t xml:space="preserve">Gaelle Picarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Alexandru Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00560⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, [Epub ahead of print]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2016.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674794v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01467849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-glycosylation of mouse TRAIL-R and human TRAIL-R1 enhances TRAIL-induced death</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voltage-activated transport of ions through single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Rattier</w:t>
+                <w:t xml:space="preserve">Khadija Yazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Shirley</w:t>
+                <w:t xml:space="preserve">Said Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Picarda</w:t>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Alexandru Constantinescu</w:t>
+                <w:t xml:space="preserve">Bastien Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, [Epub ahead of print]. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (33), pp.11976-11986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cdd.2016.150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7nr02976d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01467849v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity against proton in cation permeable hybrid solid state membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical use of boron nitride nanotubes as a perfect container for anticancer molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Boulahdour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Henn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1367-1372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687179v1</w:t>
+                <w:t xml:space="preserve">hal-02131385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation capacity and natural payload delivery of an anticancer drug from boron nitride nanotube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic and optical properties of CeO 2 from first principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Khalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khalifi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Picaud</w:t>
+                <w:t xml:space="preserve">Mohamed Bizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (25), pp.5045 - 5052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6AY00374E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131384v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical use of boron nitride nanotubes as a perfect container for anticancer molecules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hatem Boulahdour</w:t>
+                <w:t xml:space="preserve">Ionic Transport through Uncharged Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), pp.655a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.3504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131385v1</w:t>
+                <w:t xml:space="preserve">hal-01696373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and optical properties of CeO 2 from first principles calculations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confined Nystatin Polyenes in Nanopore Induce Biologic Ionic Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bizi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khaoula Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (25), pp.5045 - 5052. </w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, 2671383 (9 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6AY00374E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/2671383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685605v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic solution against dewetting in a highly hydrophobic nanopore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, regioselectivity, and DFT analysis of new antioxidant pyrazolo[4,3-c]quinoline-3,4-diones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tomassoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herlem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Bautista-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm00315j⟩</w:t>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147 (6), pp.1069-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00706-016-1660-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682259v1</w:t>
+                <w:t xml:space="preserve">hal-03654712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced DR5 binding capacity of nanovectorized TRAIL compared to its cytotoxic version by affinity chromatography and molecular docking studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albatoul Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (9), pp.406 - 414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmr.2539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, regioselectivity, and DFT analysis of new antioxidant pyrazolo[4,3-c]quinoline-3,4-diones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic solution against dewetting in a highly hydrophobic nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oscar Bautista-Aguilera</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 147 (6), pp.1069-1079. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (22), pp.4903-4911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00706-016-1660-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00315j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654712v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Transport through Uncharged Nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Towards New Insights in the Sterol/Amphotericin Nanochannels Formation: A Molecular Dynamic Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 110 (3), pp.655a. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 249 (3), pp.261 - 270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.3504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00232-015-9865-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696373v1</w:t>
+                <w:t xml:space="preserve">hal-01681230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined Nystatin Polyenes in Nanopore Induce Biologic Ionic Selectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Nanovectorization of DNA Through Cells Using Protamine Complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caoduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/2671383⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 249 (4), pp.493-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-016-9890-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455011v1</w:t>
+                <w:t xml:space="preserve">hal-03407844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards New Insights in the Sterol/Amphotericin Nanochannels Formation: A Molecular Dynamic Simulation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Carbon nanotube – Protamine hybrid: Evaluation of DNA cell penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caoduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-015-9865-y⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.742 - 752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.09.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681230v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanovectorization of DNA Through Cells Using Protamine Complexation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Selectivity against proton in cation permeable hybrid solid state membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Henn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-016-9890-5⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.380 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407844v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube – Protamine hybrid: Evaluation of DNA cell penetration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encapsulation capacity and natural payload delivery of an anticancer drug from boron nitride nanotube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Boukari</w:t>
+                <w:t xml:space="preserve">Mohamed Khalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Boulahdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.24994 - 25001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01399272v1</w:t>
+                <w:t xml:space="preserve">hal-02131384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Demonstration of the Potentiality of Boron Nitride Nanotubes to Encapsulate Anticancer Molecule</w:t>
+                <w:t xml:space="preserve">Theoretical study of the interaction between carbon nanotubes and carboplatin anticancer molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Khalifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Boulahdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (44), pp.30057 - 30064</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (24), pp.10145 - 10150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868340v1</w:t>
+                <w:t xml:space="preserve">hal-02868341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanovectorization of TRAIL with single wall carbon nanotubes enhances tumor cell killing</w:t>
+                <w:t xml:space="preserve">Nanovector formation by functionalization of TRAIL ligand on single-walled carbon nanotube: Experimental and theoretical evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Batoul Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Rattier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pudlo</w:t>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
+                <w:t xml:space="preserve">Eric Delabrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (2), [Epub ahead of print]. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 633, pp.273-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl503565t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01113419v1</w:t>
+                <w:t xml:space="preserve">hal-01284345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the interaction between carbon nanotubes and carboplatin anticancer molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hatem Boulahdour</w:t>
+                <w:t xml:space="preserve">Ionic transport through sub-10 nm diameter hydrophobic high-aspect ratio nanopores: experiment, theory and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.10135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep10135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868341v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanovector formation by functionalization of TRAIL ligand on single-walled carbon nanotube: Experimental and theoretical evidences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Al Batoul Zakaria</w:t>
+                <w:t xml:space="preserve">Theoretical Demonstration of the Potentiality of Boron Nitride Nanotubes to Encapsulate Anticancer Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Khalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Boulahdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (44), pp.30057 - 30064</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01284345v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic transport through sub-10 nm diameter hydrophobic high-aspect ratio nanopores: experiment, theory and simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Balme</w:t>
+                <w:t xml:space="preserve">Nanovectorization of TRAIL with single wall carbon nanotubes enhances tumor cell killing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Batoul Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.10135. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep10135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl503565t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162029v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01113419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular self-assembly of brominated molecules on a silicon surface</w:t>
+                <w:t xml:space="preserve">Ionic selectivity of nystatin A1 confined in nanoporous track-etched polymer membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
+                <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Beyer</w:t>
+                <w:t xml:space="preserve">Daniela Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Palmino</w:t>
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC01158A⟩</w:t>
+              <w:t xml:space="preserve">IET Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (3), pp.138 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-nbt.2013.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222012v1</w:t>
+                <w:t xml:space="preserve">hal-01687443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic selectivity of nystatin A1 confined in nanoporous track-etched polymer membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular self-assembly of brominated molecules on a silicon surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
+                <w:t xml:space="preserve">Matthieu Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dejardin</w:t>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Nanobiotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (3), pp.138 - 142. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (43), pp.5714 - 5716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-nbt.2013.0014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CC01158A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687443v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Ionic Transport Mechanism by Gramicidin A Confined Inside Nanopores Tuned by Atomic Layer Deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Controlling potassium selectivity and proton blocking in a hybrid biological/solid-state polymer nanoporous membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp403330d⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (9), pp.3961-3968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr00564j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092663v1</w:t>
+                <w:t xml:space="preserve">hal-01241321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling potassium selectivity and proton blocking in a hybrid biological/solid-state polymer nanoporous membrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Enhanced potassium selectivity in a bioinspired solid nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr00564j⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (45), pp.19601-19607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp52123k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241321v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced potassium selectivity in a bioinspired solid nanopore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and ionic selectivity of a hybrid polyene/artificial polymer solid state membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dejardin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp52123k⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.684 - 691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm26703a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241275v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and ionic selectivity of a hybrid polyene/artificial polymer solid state membrane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Efficiency of the monofunctionalized C60 fullerenes as membrane targeting agents studied by all-atom molecular dynamics simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semen O Yesylevskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm26703a⟩</w:t>
+              <w:t xml:space="preserve">Molecular Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (5-6), pp.338-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/09687688.2013.828856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689966v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of the monofunctionalized C60 fullerenes as membrane targeting agents studied by all-atom molecular dynamics simulations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Ionic Transport Mechanism by Gramicidin A Confined Inside Nanopores Tuned by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Abou Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen O Yesylevskyy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Cabello-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (5-6), pp.338-45. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (29), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/09687688.2013.828856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp403330d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119587v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Bioinspired Membrane Made of a Biological Ion Channel Confined into the Cylindrical Nanopore of a Solid-State Polymer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,51 +6731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 603 (18), pp.2879-2887. </w:t>
@@ -6825,103 +6825,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stable Room-Temperature Molecular Assembly of Zwitterionic Organic Dipoles Guided by a Si(111)-7x7 Template Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (48), pp.9287-9290. </w:t>
@@ -7144,51 +7144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Girardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7388,51 +7388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kribeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontier in ion channel and nanopores: theory, experiments &amp; simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alberto Giacomello (Sapienza University of Rome); Carlo Guardiani (Sapienza University of Rome); Antonio Tinti (Sapienza University of Rome), Feb 2021, Rome, Italy</w:t>
@@ -7487,77 +7487,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Abrao Nemeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la matière condensée, Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Rennes, France</w:t>
@@ -7586,103 +7586,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrolyte transport through single−walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Henn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Yazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉES DE LA MATIÈRE CONDENSÉE 2018 (JMC2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
@@ -7711,90 +7711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of ions in solution through single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Yazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7836,90 +7836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-activated ionic transport through single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Yazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7955,355 +7955,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic transport through hydrophobic nanopores: theory and experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Voltage-Activated Ion Transport through Single-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Yazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stat Phys 26</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947940v1</w:t>
+                <w:t xml:space="preserve">hal-01910265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-Activated Ion Transport through Single-Walled Carbon Nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Tahir</w:t>
+                <w:t xml:space="preserve">Ionic transport through hydrophobic nanopores: theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">Stat Phys 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910265v1</w:t>
+                <w:t xml:space="preserve">hal-01947940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-assemblage 2D de molécules halogénées sur semi-conducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auto-assemblage 2D de molécules halogénées sur semi-conducteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, France</w:t>
@@ -8345,90 +8345,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicité des nanostructures carbonées et vectorisation des médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mésocentres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8447,359 +8447,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images STM à haute résolution et modélisation moléculaire de l'adsorption de 2,4,6-Tri(2'-thienyl)-1,3,5-trizaine sur l'interface SiB.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Stable room temperature molecular assembly of zwitterionic organic dipoles guided by Si(111)-7x7 template effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">Elecmol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281981v1</w:t>
+                <w:t xml:space="preserve">hal-00341900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable room temperature molecular assembly of zwitterionic organic dipoles guided by Si(111)-7x7 template effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de l'auto-assemblage moléculaire de dipôles zwitterioniques guidé par l'effet « template » de Si(111)-7x7 à température ambiante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elecmol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341900v1</w:t>
+                <w:t xml:space="preserve">hal-00281967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable room temperature molecular assembly of zwitterionic organic dipoles guided by Si(111)- 7x7 template effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
@@ -8822,359 +8822,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'auto-assemblage moléculaire de dipôles zwitterioniques guidé par l'effet « template » de Si(111)-7x7 à température ambiante.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Etude théorique de l'auto-assemblage moléculaire de dipôles zwitterioniques guidé par l'effet « template » de Si(111)-7x7 à température ambiante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281967v1</w:t>
+                <w:t xml:space="preserve">hal-00281996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique de l'auto-assemblage moléculaire de dipôles zwitterioniques guidé par l'effet « template » de Si(111)-7x7 à température ambiante.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Images STM à haute résolution et modélisation moléculaire de l'adsorption de 2,4,6-Tri(2'-thienyl)-1,3,5-trizaine sur l'interface SiB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281996v1</w:t>
+                <w:t xml:space="preserve">hal-00281981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4,6-tri(2'-thienyl)-1,3,5-triazine deposited on SiB(111) interface: Synthesis, STM images and molecular modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum 2007 des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t>
@@ -9216,77 +9216,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images STM à haute résolution et modélisation moléculaire de l'adsorption de 2,4,6 Tri(2'-thienyl)-1,3,5-trizaine sur l'interface SiB(111).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9341,77 +9341,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4,6-tri(2'-thienyl)-1,3,5-triazine deposited on SiB(111) interface: Synthesis, STM images and molecular modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9466,77 +9466,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4,6-tri(2'-thienyl)-1,3,5-triazine deposited on SiB(111) interface: Synthesis, STM images and molecular modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9549,98 +9549,380 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elecmol'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohmic and voltage-actived transport of ions through single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Yazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Würzburg, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionic transport through high aspect-ratio sub-10 nm diameter hydrophobic nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selective transport through nanopores: physics meets biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lenzerheide, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 16 - Carbon Nanotubes: Synthesis, Characterization, and Applications in Drug-Delivery Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9649,385 +9931,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Micheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanocarriers for Drug Delivery Nanoscience and Nanotechnology in Drug Delivery A volume in Micro and Nano Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.469-529, 2019, 978-0-12-814033-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974911v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-01948445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10285,51 +10285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05101824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Lahouari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Albino dos Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Mejri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arroyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14010117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Roustan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Charles-Achille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202404916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Roina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Abrao-Nemeir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132733" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mazouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hennequin-Nespoulous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stevenson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01523" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahoueddine Tangour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00114-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianji Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Janot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010244" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2021.107834" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stauffer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04077456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bentin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01833f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bourouina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Yahiaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kerid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lajoie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200726" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00008E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Loubet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02976d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01658347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonprakrong Koonkaew" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Utke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delabrousse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00560" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01467849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dufour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shirley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Picarda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Alexandru Constantinescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2016.150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Boukari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.09.044" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5ZKHSN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Boulahdour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Khalifi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY00374E" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00315j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albatoul Zakaria" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Micheau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2539" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQSRKM0K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03654712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tomassoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bautista-Aguilera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-016-1660-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3504" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2671383" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9865-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caoduro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Kacem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skandrani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-016-9890-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.098" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QV6M6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khalifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01113419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Batoul Zakaria" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pudlo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503565t" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284345v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.06.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRVLBX8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162029v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10135" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC01158A" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Thiele" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-nbt.2013.0014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092663v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Poitevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403330d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr00564j" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52123k" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26703a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen O Yesylevskyy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09687688.2013.828856" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Berardo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonhenry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103841m" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484800v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Essolaani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Garbouj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.07.036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM6W3G6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702794" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F2E0A8ABA51E82AFAA1B46B47255AF6A07B3361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langlet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1906289" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.165401" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584280v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895055v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kribeche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03774810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Abrao Nemeir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910269v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961560v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281981v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281967v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166100v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974911v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128140338000163" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894925v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002670v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05101824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Lahouari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Albino dos Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Mejri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arroyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14010117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Roustan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Charles-Achille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202404916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Roina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Abrao-Nemeir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132733" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mazouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hennequin-Nespoulous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahoueddine Tangour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00114-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianji Ma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Janot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020306" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2021.107834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040170" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08202" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stevenson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01523" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stauffer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04077456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01833f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bourouina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Yahiaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kerid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lajoie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00008E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01658347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonprakrong Koonkaew" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Utke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02883" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delabrousse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01467849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shirley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Picarda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Alexandru Constantinescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2016.150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586169v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Loubet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02976d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Boulahdour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Khalifi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY00374E" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455011v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Boukari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2671383" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03654712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tomassoli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bautista-Aguilera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-016-1660-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albatoul Zakaria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Micheau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2539" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQSRKM0K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00315j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9865-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caoduro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Kacem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skandrani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-016-9890-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QV6M6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.09.044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5ZKHSN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khalifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Batoul Zakaria" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRVLBX8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162029v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10135" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01113419v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pudlo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503565t" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Thiele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-nbt.2013.0014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC01158A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr00564j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52123k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689966v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26703a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119587v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen O Yesylevskyy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09687688.2013.828856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Poitevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403330d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Berardo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonhenry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103841m" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484800v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Essolaani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Garbouj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.07.036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM6W3G6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702794" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F2E0A8ABA51E82AFAA1B46B47255AF6A07B3361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langlet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1906289" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.165401" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584280v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895055v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kribeche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03774810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Abrao Nemeir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910269v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961560v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166100v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948445v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974911v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128140338000163" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002670v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>