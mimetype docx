--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Single-Walled Carbon Nanotube Functionalization on Ion and Water Molecule Transport at the Nanoscale</w:t>
+                <w:t xml:space="preserve">Secondary Nucleation of Aβ Revealed by Single‐Molecule and Computational Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Mejri</w:t>
+                <w:t xml:space="preserve">Nathan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Herlem</w:t>
+                <w:t xml:space="preserve">Lois Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Palmeri</w:t>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoel Manghi</w:t>
+                <w:t xml:space="preserve">Saly Charles-Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.117. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano14010117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202404916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411217v1</w:t>
+                <w:t xml:space="preserve">hal-04875967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Nucleation of Aβ Revealed by Single‐Molecule and Computational Approaches</w:t>
+                <w:t xml:space="preserve">Impact of Single-Walled Carbon Nanotube Functionalization on Ion and Water Molecule Transport at the Nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Meyer</w:t>
+                <w:t xml:space="preserve">Alia Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois Roustan</w:t>
+                <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+                <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saly Charles-Achille</w:t>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (39), </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202404916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano14010117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875967v1</w:t>
+                <w:t xml:space="preserve">hal-04411217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Defluorination and Amination of Polytetrafluoroethylene and Other Fluoropolymers by Lithium Alkylamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaelle Roina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasensitive Detection of Aβ42 Seeds in Cerebrospinal Fluid with a Nanopipette-Based Real-Time Fast Amyloid Seeding and Translocation Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Abrao-Nemeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Charles-Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95 (34), pp.12623-12630. </w:t>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conical nanopores highlight the pro-aggregating effects of pyrimethanil fungicide on Aβ(1–42) peptides and dimeric splitting phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Baldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 291, pp.132733. </w:t>
@@ -910,77 +910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics investigations of ionic conductance at the nanoscale: role of the water model and geometric parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,525 +1038,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of the antitumoral drug cisplatin inside edge-functionalized carbon nanotubes and its release near lipid membrane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformation of Polyethylene Glycol inside Confined Space: Simulation and Experimental Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahoueddine Tangour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Herlem</w:t>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00114-7⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11010244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189061v1</w:t>
+                <w:t xml:space="preserve">hal-04071600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation of Polyethylene Glycol inside Confined Space: Simulation and Experimental Approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Janot</w:t>
+                <w:t xml:space="preserve">From Behavior of Water on Hydrophobic Graphene Surfaces to Ultra-Confinement of Water in Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11010244⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11020306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071600v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Behavior of Water on Hydrophobic Graphene Surfaces to Ultra-Confinement of Water in Carbon Nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A potential solution to avoid overdose of mixed drugs in the event of Covid-19: Nanomedicine at the heart of the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.306. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.107834 (9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11020306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2021.107834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189066v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A potential solution to avoid overdose of mixed drugs in the event of Covid-19: Nanomedicine at the heart of the Covid-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinement of the antitumoral drug cisplatin inside edge-functionalized carbon nanotubes and its release near lipid membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duverger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bahoueddine Tangour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.107834 (9). </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (3), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2021.107834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00114-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549393v1</w:t>
+                <w:t xml:space="preserve">hal-04189061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of surface state on polyethylene glycol conformation confined inside a nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1603,64 +1603,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Conductance of Carbon Nanotubes: Confronting Literature Data with Nanofluidic Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Henn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1737,77 +1737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Amyloid-β Fibrils Using Track-Etched Nanopores: Effect of Geometry and Crowding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of anchor functionalized ZnPc molecules on a graphenenanoflake near membrane cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,51 +2217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of ciprofloxacin antibiotic trapping on grapheneor boron nitride oxide nanoflakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2312,51 +2312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nanotube section on carboplatin confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2420,64 +2420,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Abrao-Nemeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2656,390 +2656,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron Nitride Nanoporous Membranes with High Surface Charge by Atomic Layer Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab Initio Study of Azomethine Derivative Cancer Drug on Boron Nitride and Graphene Nanoflakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Weber</w:t>
+                <w:t xml:space="preserve">E. Delabrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boonprakrong Koonkaew</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivo Utke</w:t>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HSOA Journal of Nanotechnology: Nanomedicine &amp; Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.100014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658347v1</w:t>
+                <w:t xml:space="preserve">hal-02131470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of a Graphene Nanoflake as a Nanovector To Improve ZnPc Phototherapy Toxicity: From Vacuum to Cell Membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Duverger</w:t>
+                <w:t xml:space="preserve">Boron Nitride Nanoporous Membranes with High Surface Charge by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boonprakrong Koonkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Utke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (43), pp.37554 - 37562</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 9 (19), pp.16669 - 16678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b02883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140326v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Study of Azomethine Derivative Cancer Drug on Boron Nitride and Graphene Nanoflakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Simulations of a Graphene Nanoflake as a Nanovector To Improve ZnPc Phototherapy Toxicity: From Vacuum to Cell Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSOA Journal of Nanotechnology: Nanomedicine &amp; Nanobiotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (2), pp.100014</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (43), pp.37554 - 37562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131470v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Polynucleotide Transport through a Highly Hydrophobic Uncharged Nanopore</w:t>
               </w:r>
@@ -3051,51 +3051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,51 +3345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (33), pp.11976-11986. </w:t>
@@ -3421,990 +3421,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical use of boron nitride nanotubes as a perfect container for anticancer molecules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hatem Boulahdour</w:t>
+                <w:t xml:space="preserve">Ionic Transport through Uncharged Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), pp.655a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.3504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131385v1</w:t>
+                <w:t xml:space="preserve">hal-01696373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and optical properties of CeO 2 from first principles calculations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Confined Nystatin Polyenes in Nanopore Induce Biologic Ionic Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6AY00374E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, 2671383 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/2671383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685605v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Transport through Uncharged Nanopores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic solution against dewetting in a highly hydrophobic nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.3504⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (22), pp.4903-4911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00315j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696373v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined Nystatin Polyenes in Nanopore Induce Biologic Ionic Selectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced DR5 binding capacity of nanovectorized TRAIL compared to its cytotoxic version by affinity chromatography and molecular docking studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albatoul Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Boukari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+                <w:t xml:space="preserve">Olivier Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016, 2671383 (9 p.). </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (9), pp.406 - 414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/2671383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmr.2539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455011v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, regioselectivity, and DFT analysis of new antioxidant pyrazolo[4,3-c]quinoline-3,4-diones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tomassoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Bautista-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 147 (6), pp.1069-1079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00706-016-1660-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced DR5 binding capacity of nanovectorized TRAIL compared to its cytotoxic version by affinity chromatography and molecular docking studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albatoul Zakaria</w:t>
+                <w:t xml:space="preserve">Theoretical use of boron nitride nanotubes as a perfect container for anticancer molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Boulahdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1367-1372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01413082v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic solution against dewetting in a highly hydrophobic nanopore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic and optical properties of CeO 2 from first principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Khalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bizi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (22), pp.4903-4911. </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (25), pp.5045 - 5052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sm00315j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6AY00374E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682259v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards New Insights in the Sterol/Amphotericin Nanochannels Formation: A Molecular Dynamic Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4451,51 +4451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanovectorization of DNA Through Cells Using Protamine Complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,77 +4744,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectivity against proton in cation permeable hybrid solid state membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Henn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4873,90 +4873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation capacity and natural payload delivery of an anticancer drug from boron nitride nanotube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Boulahdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4988,281 +4988,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the interaction between carbon nanotubes and carboplatin anticancer molecules</w:t>
+                <w:t xml:space="preserve">Nanovector formation by functionalization of TRAIL ligand on single-walled carbon nanotube: Experimental and theoretical evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Khalifi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Al Batoul Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delabrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 633, pp.273-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868341v1</w:t>
+                <w:t xml:space="preserve">hal-01284345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanovector formation by functionalization of TRAIL ligand on single-walled carbon nanotube: Experimental and theoretical evidences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Al Batoul Zakaria</w:t>
+                <w:t xml:space="preserve">Theoretical study of the interaction between carbon nanotubes and carboplatin anticancer molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Khalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Boulahdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (24), pp.10145 - 10150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.06.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01284345v1</w:t>
+                <w:t xml:space="preserve">hal-02868341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic transport through sub-10 nm diameter hydrophobic high-aspect ratio nanopores: experiment, theory and simulation</w:t>
               </w:r>
@@ -5274,64 +5274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5382,77 +5382,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Demonstration of the Potentiality of Boron Nitride Nanotubes to Encapsulate Anticancer Molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Khalifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Boulahdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5490,51 +5490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanovectorization of TRAIL with single wall carbon nanotubes enhances tumor cell killing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Batoul Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5892,51 +5892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling potassium selectivity and proton blocking in a hybrid biological/solid-state polymer nanoporous membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5944,51 +5944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (9), pp.3961-3968. </w:t>
@@ -6065,51 +6065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6212,51 +6212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (3), pp.684 - 691. </w:t>
@@ -6450,51 +6450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cabello-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6558,51 +6558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Bioinspired Membrane Made of a Biological Ion Channel Confined into the Cylindrical Nanopore of a Solid-State Polymer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Berardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6864,51 +6864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7349,51 +7349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions and water transport through µm-long single-walled carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Henn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7461,51 +7461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab fiber detection using track-etched nanopore : effect of geometry and crowding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Abrao Nemeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7580,277 +7580,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolyte transport through single−walled carbon nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of ions in solution through single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Yazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES DE LA MATIÈRE CONDENSÉE 2018 (JMC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Chemontubes 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947964v1</w:t>
+                <w:t xml:space="preserve">hal-01910272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of ions in solution through single-walled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrolyte transport through single−walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Yazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Loubet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemontubes 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">JOURNÉES DE LA MATIÈRE CONDENSÉE 2018 (JMC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910272v1</w:t>
+                <w:t xml:space="preserve">hal-01947964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-activated ionic transport through single-walled carbon nanotubes</w:t>
               </w:r>
@@ -7888,51 +7888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NT17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Belo Horizonte, Brazil</w:t>
@@ -8086,103 +8086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic transport through hydrophobic nanopores: theory and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stat Phys 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8371,64 +8371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mésocentres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8447,402 +8447,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable room temperature molecular assembly of zwitterionic organic dipoles guided by Si(111)-7x7 template effect</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de l'auto-assemblage moléculaire de dipôles zwitterioniques guidé par l'effet « template » de Si(111)-7x7 à température ambiante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elecmol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341900v1</w:t>
+                <w:t xml:space="preserve">hal-00281967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'auto-assemblage moléculaire de dipôles zwitterioniques guidé par l'effet « template » de Si(111)-7x7 à température ambiante.</w:t>
+                <w:t xml:space="preserve">Stable room temperature molecular assembly of zwitterionic organic dipoles guided by Si(111)- 7x7 template effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281967v1</w:t>
+                <w:t xml:space="preserve">hal-00282009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable room temperature molecular assembly of zwitterionic organic dipoles guided by Si(111)- 7x7 template effect</w:t>
+                <w:t xml:space="preserve">Stable room temperature molecular assembly of zwitterionic organic dipoles guided by Si(111)-7x7 template effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Elecmol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282009v1</w:t>
+                <w:t xml:space="preserve">hal-00341900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de l'auto-assemblage moléculaire de dipôles zwitterioniques guidé par l'effet « template » de Si(111)-7x7 à température ambiante.</w:t>
               </w:r>
@@ -8880,51 +8880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t>
@@ -9005,51 +9005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t>
@@ -9117,51 +9117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9197,277 +9197,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images STM à haute résolution et modélisation moléculaire de l'adsorption de 2,4,6 Tri(2'-thienyl)-1,3,5-trizaine sur l'interface SiB(111).</w:t>
+                <w:t xml:space="preserve">2,4,6-tri(2'-thienyl)-1,3,5-triazine deposited on SiB(111) interface: Synthesis, STM images and molecular modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">IVC-17/ICSS-13 and ICN+T2007 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166100v1</w:t>
+                <w:t xml:space="preserve">hal-00166521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,4,6-tri(2'-thienyl)-1,3,5-triazine deposited on SiB(111) interface: Synthesis, STM images and molecular modeling.</w:t>
+                <w:t xml:space="preserve">Images STM à haute résolution et modélisation moléculaire de l'adsorption de 2,4,6 Tri(2'-thienyl)-1,3,5-trizaine sur l'interface SiB(111).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVC-17/ICSS-13 and ICN+T2007 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166521v1</w:t>
+                <w:t xml:space="preserve">hal-00166100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4,6-tri(2'-thienyl)-1,3,5-triazine deposited on SiB(111) interface: Synthesis, STM images and molecular modeling.</w:t>
               </w:r>
@@ -9479,51 +9479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9735,90 +9735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic transport through high aspect-ratio sub-10 nm diameter hydrophobic nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9892,90 +9892,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 16 - Carbon Nanotubes: Synthesis, Characterization, and Applications in Drug-Delivery Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Micheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanocarriers for Drug Delivery Nanoscience and Nanotechnology in Drug Delivery A volume in Micro and Nano Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10285,51 +10285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05101824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Lahouari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Albino dos Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Mejri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arroyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14010117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Roustan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Charles-Achille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202404916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Roina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Abrao-Nemeir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132733" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mazouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hennequin-Nespoulous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahoueddine Tangour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00114-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianji Ma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Janot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020306" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2021.107834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040170" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08202" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stevenson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01523" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stauffer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04077456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01833f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bourouina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Yahiaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kerid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lajoie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00008E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01658347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonprakrong Koonkaew" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Utke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02883" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delabrousse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01467849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shirley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Picarda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Alexandru Constantinescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2016.150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586169v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Loubet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02976d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Boulahdour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Khalifi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY00374E" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455011v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Boukari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2671383" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03654712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tomassoli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bautista-Aguilera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-016-1660-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albatoul Zakaria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Micheau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2539" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQSRKM0K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00315j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9865-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caoduro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Kacem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skandrani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-016-9890-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QV6M6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.09.044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5ZKHSN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khalifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Batoul Zakaria" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRVLBX8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162029v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10135" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01113419v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pudlo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503565t" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Thiele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-nbt.2013.0014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC01158A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr00564j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52123k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689966v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26703a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119587v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen O Yesylevskyy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09687688.2013.828856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Poitevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403330d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Berardo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonhenry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103841m" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484800v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Essolaani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Garbouj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.07.036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM6W3G6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702794" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F2E0A8ABA51E82AFAA1B46B47255AF6A07B3361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langlet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1906289" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.165401" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584280v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895055v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kribeche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03774810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Abrao Nemeir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910269v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961560v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166100v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948445v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974911v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128140338000163" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002670v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05101824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Lahouari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Albino dos Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arroyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Roustan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Charles-Achille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202404916" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Mejri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14010117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Roina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Abrao-Nemeir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132733" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mazouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hennequin-Nespoulous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianji Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Janot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2021.107834" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahoueddine Tangour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00114-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040170" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08202" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stevenson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01523" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stauffer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04077456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01833f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bourouina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Yahiaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kerid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lajoie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00008E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delabrousse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01658347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonprakrong Koonkaew" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Utke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02883" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01467849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shirley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Picarda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Alexandru Constantinescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2016.150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586169v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Loubet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02976d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3504" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Boukari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2671383" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00315j" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albatoul Zakaria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Micheau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2539" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQSRKM0K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03654712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tomassoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bautista-Aguilera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-016-1660-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Boulahdour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685605v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Khalifi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY00374E" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9865-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caoduro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Kacem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skandrani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-016-9890-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QV6M6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.09.044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5ZKHSN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Batoul Zakaria" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.06.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRVLBX8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khalifi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162029v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10135" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01113419v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pudlo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503565t" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Thiele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-nbt.2013.0014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC01158A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr00564j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52123k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689966v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26703a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119587v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen O Yesylevskyy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09687688.2013.828856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Poitevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403330d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Berardo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonhenry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103841m" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484800v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Essolaani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Garbouj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.07.036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM6W3G6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702794" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F2E0A8ABA51E82AFAA1B46B47255AF6A07B3361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langlet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1906289" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.165401" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584280v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895055v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kribeche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03774810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Abrao Nemeir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947964v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910269v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961560v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281967v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282009v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166521v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948445v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974911v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128140338000163" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002670v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>