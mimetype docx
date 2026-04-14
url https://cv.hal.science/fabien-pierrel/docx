--- v1 (2026-03-25)
+++ v2 (2026-04-14)
@@ -100,1155 +100,1155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel quinone biosynthetic pathway illuminates the evolution of aerobic metabolism</w:t>
+                <w:t xml:space="preserve">Heterologous plastoquinone production using a newly identified O 2 ‐dependent cyanobacterial hydroxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix J Elling</w:t>
+                <w:t xml:space="preserve">Morgane Roger-Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+                <w:t xml:space="preserve">Margot Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie-Carole Chobert</w:t>
+                <w:t xml:space="preserve">Juliette Schnoebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S Abby</w:t>
+                <w:t xml:space="preserve">Laura Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W Evans</w:t>
+                <w:t xml:space="preserve">Wafa Rezali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (8), pp.e2421994122. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2421994122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.70272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679398v2</w:t>
+                <w:t xml:space="preserve">hal-05302505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous plastoquinone production using a newly identified O 2 ‐dependent cyanobacterial hydroxylase</w:t>
+                <w:t xml:space="preserve">A scaffold for quinone channeling between membrane and soluble bacterial oxidoreductases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roger-Margueritat</w:t>
+                <w:t xml:space="preserve">M. Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Beltran</w:t>
+                <w:t xml:space="preserve">M. Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Schnoebelen</w:t>
+                <w:t xml:space="preserve">A. Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Flandrin</w:t>
+                <w:t xml:space="preserve">R. Arias-Cartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Rezali</w:t>
+                <w:t xml:space="preserve">P. Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.2196-2202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.70272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41594-025-01607-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302505v1</w:t>
+                <w:t xml:space="preserve">hal-05229188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scaffold for quinone channeling between membrane and soluble bacterial oxidoreductases</w:t>
+                <w:t xml:space="preserve">Dynamic quinone repertoire accompanied the diversification of energy metabolism in Pseudomonadota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Broc</w:t>
+                <w:t xml:space="preserve">Sophie-Carole Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roger-Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cherrier</w:t>
+                <w:t xml:space="preserve">Safa Berraies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Uzel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Arnoux</w:t>
+                <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41594-025-01607-4⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229188v1</w:t>
+                <w:t xml:space="preserve">hal-04886577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic quinone repertoire accompanied the diversification of energy metabolism in Pseudomonadota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A novel quinone biosynthetic pathway illuminates the evolution of aerobic metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix J Elling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Carole Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Berraies</w:t>
+                <w:t xml:space="preserve">Sophie S Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
+                <w:t xml:space="preserve">Thomas W Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (8), pp.e2421994122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2421994122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886577v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679398v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Reconstruction of E. coli Ubi Metabolon Using an AlphaFold2-Based Computational Framework</w:t>
+                <w:t xml:space="preserve">An organic O donor for biological hydroxylation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Launay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+                <w:t xml:space="preserve">Katayoun Kazemzadeh Ferizhendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle André</w:t>
+                <w:t xml:space="preserve">Philippe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roache Arulanandam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00304⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (13), pp.e2321242121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2321242121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662598v1</w:t>
+                <w:t xml:space="preserve">pasteur-04665824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An organic O donor for biological hydroxylation reactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">COQ4 is required for the oxidative decarboxylation of the C1 carbon of coenzyme Q in eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Séchet</w:t>
+                <w:t xml:space="preserve">Laura Morbiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roache Arulanandam</w:t>
+                <w:t xml:space="preserve">Arthur Burgardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2321242121⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (5), pp.981-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04665824v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COQ4 is required for the oxidative decarboxylation of the C1 carbon of coenzyme Q in eukaryotic cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acyl-CoA synthetase Tg ACS1 allows neutral lipid metabolism and extracellular motility in Toxoplasma gondii through relocation via its peroxisomal targeting sequence (PTS) under low nutrient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiorella Tonello</w:t>
+                <w:t xml:space="preserve">Sarah Charital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail Bartlett</w:t>
+                <w:t xml:space="preserve">Serena Shunmugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheena Dass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Alazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Sébastien Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.01.003⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00427-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450030v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acyl-CoA synthetase Tg ACS1 allows neutral lipid metabolism and extracellular motility in Toxoplasma gondii through relocation via its peroxisomal targeting sequence (PTS) under low nutrient conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Reconstruction of E. coli Ubi Metabolon Using an AlphaFold2-Based Computational Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Alazzi</w:t>
+                <w:t xml:space="preserve">Romain Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Carole Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S Abby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe-Sébastien Arnold</w:t>
+                <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (13), pp.5175-5193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.00427-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779560v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial heterogeneity for APRIL production by eosinophils in the small intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roger-Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lehours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,77 +1325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of ubiquinone biosynthesis via gene duplications, transfers, losses, and parallel evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Kazemzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Carole Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1459,77 +1459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Escherichia coli ubiquinone-synthesizing UbiUVT pathway in adaptation to changing respiratory conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Arias-Cartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Kazemzadeh Ferizhendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1714,103 +1714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Molecular Understanding of the Functional Role of UbiJ-UbiK2 Complex in Ubiquinone Biosynthesis by Multiscale Molecular Modelling Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elin Teppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (18), </w:t>
@@ -1848,103 +1848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Engineering of Non-Ubiquinone Containing Corynebacterium glutamicum for Enhanced Coenzyme Q10 Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Burgardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (5), pp.428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1972,291 +1972,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the metabolic pathways and microbial production of coenzyme Q</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification and characterization of a non-canonical menaquinone-linked formate dehydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Arias-Cartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Seduk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-022-03242-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (2), pp.101384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677653v1</w:t>
+                <w:t xml:space="preserve">hal-03431446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of a non-canonical menaquinone-linked formate dehydrogenase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farida Seduk</w:t>
+                <w:t xml:space="preserve">Recent advances in the metabolic pathways and microbial production of coenzyme Q</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Burgardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jin-Ho Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Wendisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 298 (2), pp.101384. </w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11274-022-03242-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431446v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The [PSI + ] prion modulates cytochrome c oxidase deficiency caused by deletion of COX12</w:t>
               </w:r>
@@ -2644,64 +2644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasma LIPIN is essential in channeling host lipid fluxes through membrane biogenesis and lipid storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheena Dass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Shunmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,827 +2772,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PasT of Escherichia coli sustains antibiotic tolerance and aerobic respiration as a bacterial homolog of mitochondrial Coq10</w:t>
+                <w:t xml:space="preserve">The controversy on the ancestral arsenite oxidizing enzyme; deducing evolutionary histories with phylogeny and thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia Fino</w:t>
+                <w:t xml:space="preserve">Julie Szyttenholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vestergaard</w:t>
+                <w:t xml:space="preserve">Florence Chaspoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanne Ingmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+                <w:t xml:space="preserve">Marielle Bauzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenn Gerdes</w:t>
+                <w:t xml:space="preserve">Anne-Lise Ducluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1861 (10), pp.148252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.1064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2020.148252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896344v1</w:t>
+                <w:t xml:space="preserve">hal-02896357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The controversy on the ancestral arsenite oxidizing enzyme; deducing evolutionary histories with phylogeny and thermodynamics</w:t>
+                <w:t xml:space="preserve">The O2-independent pathway of ubiquinone biosynthesis is essential for denitrification in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Szyttenholm</w:t>
+                <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Chaspoul</w:t>
+                <w:t xml:space="preserve">Julie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Bauzan</w:t>
+                <w:t xml:space="preserve">Sylvie Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Ducluzeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2020.148252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (27), pp.9021-9032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.013748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896357v1</w:t>
+                <w:t xml:space="preserve">pasteur-02746713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The O2-independent pathway of ubiquinone biosynthesis is essential for denitrification in Pseudomonas aeruginosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in bacterial pathways for the biosynthesis of ubiquinone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Michaud</w:t>
+                <w:t xml:space="preserve">Sophie S. Abby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Kazemzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Elsen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Vragniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.013748⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1861 (11), pp.148259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2020.148259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02746713v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in bacterial pathways for the biosynthesis of ubiquinone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PasT of Escherichia coli sustains antibiotic tolerance and aerobic respiration as a bacterial homolog of mitochondrial Coq10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Fino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Abby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katayoun Kazemzadeh</w:t>
+                <w:t xml:space="preserve">Hanne Ingmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Vragniau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kenn Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1861 (11), pp.148259. </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2020.148259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.1064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944115v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanillic Acid Restores Coenzyme Q Biosynthesis and ATP Production in Human Cells Lacking COQ6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ubiquinone Biosynthesis over the Entire O2 Range: Characterization of a Conserved O2-Independent Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Acosta Lopez</w:t>
+                <w:t xml:space="preserve">Sophie Saphia Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Trevisson</w:t>
+                <w:t xml:space="preserve">Laurent Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcella Canton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valeria Morbidoni</w:t>
+                <w:t xml:space="preserve">Bérengère Rascalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/3904905⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01319-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323996v1</w:t>
+                <w:t xml:space="preserve">hal-02183791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquinone Biosynthesis over the Entire O2 Range: Characterization of a Conserved O2-Independent Pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chau-Duy-Tam Vo</w:t>
+                <w:t xml:space="preserve">Vanillic Acid Restores Coenzyme Q Biosynthesis and ATP Production in Human Cells Lacking COQ6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Acosta Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Trevisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Saphia Abby</w:t>
+                <w:t xml:space="preserve">Marcella Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Loiseau</w:t>
+                <w:t xml:space="preserve">Luis Vazquez-Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Rascalou</w:t>
+                <w:t xml:space="preserve">Valeria Morbidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (4), </w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.01319-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/3904905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183791v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin K2 cannot substitute Coenzyme Q10 as electron carrier in the mitochondrial respiratory chain of mammalian cells</w:t>
               </w:r>
@@ -3604,51 +3604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cerqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Casarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Vazquez Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3725,90 +3725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Soluble Metabolon Synthesizes the Isoprenoid Lipid Ubiquinone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron David Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Rascalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (4), pp.482-492.e7. </w:t>
@@ -3840,269 +3840,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Chemical Analogs of 4-Hydroxybenzoic Acid on Coenzyme Q Biosynthesis: From Inhibition to Bypass of Coenzyme Q Deficiency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The COQ2 genotype predicts the severity of coenzyme Q 10 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Andrea Desbats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Morbidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Silic-Benussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Doimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ciminale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00436⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (19), pp.4256 - 4265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddw257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583835v1</w:t>
+                <w:t xml:space="preserve">hal-01635280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COQ2 genotype predicts the severity of coenzyme Q 10 deficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Chemical Analogs of 4-Hydroxybenzoic Acid on Coenzyme Q Biosynthesis: From Inhibition to Bypass of Coenzyme Q Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (19), pp.4256 - 4265. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.80 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddw257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635280v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UbiK protein is an accessory factor necessary for bacterial ubiquinone (UQ) biosynthesis and forms a complex with the UQ biogenesis factor UbiJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,563 +4186,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Details of Early Steps in Coenzyme Q Biosynthesis Pathway in Yeast</w:t>
+                <w:t xml:space="preserve">Coenzyme Q Biosynthesis: Evidence for a Substrate Access Channel in the FAD-Dependent Monooxygenase Coq6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+                <w:t xml:space="preserve">Alexandre Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Leroux</w:t>
+                <w:t xml:space="preserve">Vincent Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John  C. Willison</w:t>
+                <w:t xml:space="preserve">Myriam Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akio Kihara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pelosi</w:t>
+                <w:t xml:space="preserve">Lucie Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (1), pp.e1004690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424510v1</w:t>
+                <w:t xml:space="preserve">hal-01424489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar Ataxia and Coenzyme Q Deficiency through Loss of Unorthodox Kinase Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan a. Stefely</w:t>
+                <w:t xml:space="preserve">Evolution of Ubiquinone Biosynthesis: Multiple Proteobacterial Enzymes with Various Regioselectivities To Catalyze Three Contiguous Aromatic Hydroxylation Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Ducluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriana Licitra</w:t>
+                <w:t xml:space="preserve">Frédéric Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Laredj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zachary a. Kemmerer</w:t>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2016.06.030⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (4), pp.00091-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00091-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424495v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coenzyme Q Biosynthesis: Evidence for a Substrate Access Channel in the FAD-Dependent Monooxygenase Coq6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Details of Early Steps in Coenzyme Q Biosynthesis Pathway in Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ismail</w:t>
+                <w:t xml:space="preserve">John  C. Willison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leroux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Murielle Lombard</w:t>
+                <w:t xml:space="preserve">Akio Kihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004690⟩</w:t>
+              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (10), pp.1241 - 1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424489v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Ubiquinone Biosynthesis: Multiple Proteobacterial Enzymes with Various Regioselectivities To Catalyze Three Contiguous Aromatic Hydroxylation Reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loiseau</w:t>
+                <w:t xml:space="preserve">Cerebellar Ataxia and Coenzyme Q Deficiency through Loss of Unorthodox Kinase Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan a. Stefely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Licitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Laredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barras</w:t>
+                <w:t xml:space="preserve">Andrew g. Reidenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
+                <w:t xml:space="preserve">Zachary a. Kemmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (4), pp.00091-16. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (4), pp.608 - 620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00091-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2016.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424513v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demethylmenaquinol is a substrate of Escherichia coli nitrate reductase A (NarGHI) and forms a stable semiquinone intermediate at the NarGHI quinol oxidation site</w:t>
               </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Seduk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4875,64 +4875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coq6 Is Responsible for the C4-deamination Reaction in Coenzyme Q Biosynthesis in Saccharomyces cerevisiae *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ozeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,935 +4990,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three conserved histidyl residues contribute to mitochondrial iron transport through mitoferrins.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Biosynthesis and physiology of coenzyme Q in bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20140107⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1837 (7), pp.1004-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961552v1</w:t>
+                <w:t xml:space="preserve">hal-01077983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ubiJ, a New Gene Required for Aerobic Growth and Proliferation in Macrophage, Is Involved in Coenzyme Q Biosynthesis in Escherichia coli and Salmonella enterica Serovar Typhimurium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Pocachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 196 (1), pp.70-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.01065-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis and physiology of coenzyme Q in bacteria.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Three conserved histidyl residues contribute to mitochondrial iron transport through mitoferrins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brazzolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1837 (7), pp.1004-1011. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 460 (1), pp.79-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20140107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077983v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vanillic acid on COQ6 mutants identified in patients with coenzyme Q10 deficiency.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mara Doimo</w:t>
+                <w:t xml:space="preserve">A new gene involved in coenzyme Q biosynthesis in Escherichia coli: UbiI functions in aerobic C5-hydroxylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Trevisson</w:t>
+                <w:t xml:space="preserve">Laurent Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rannar Airik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Santos-Ocaña</w:t>
+                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (27), pp.20085-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.480368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904926v1</w:t>
+                <w:t xml:space="preserve">hal-00904907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new gene involved in coenzyme Q biosynthesis in Escherichia coli: UbiI functions in aerobic C5-hydroxylation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Murielle Lombard</w:t>
+                <w:t xml:space="preserve">Effect of vanillic acid on COQ6 mutants identified in patients with coenzyme Q10 deficiency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Doimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Trevisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rannar Airik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bergdoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ismail</w:t>
+                <w:t xml:space="preserve">Carlos Santos-Ocaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 288 (27), pp.20085-92. </w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1842 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.480368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904907v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of the Coq8 kinase in Saccharomyces cerevisiae coq null mutants allows for accumulation of diagnostic intermediates of the coenzyme Q6 biosynthetic pathway.</w:t>
+                <w:t xml:space="preserve">In vivo accumulation of coenzyme Q biosynthetic intermediates and aminated analogs in the yeast Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letian X Xie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ozeir</w:t>
+                <w:t xml:space="preserve">Mohammad Ozeir Ozeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeniffer y Tang</w:t>
+                <w:t xml:space="preserve">Letian X. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia y Chen</w:t>
+                <w:t xml:space="preserve">Jeniffer Y. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie-Kieffer Jaquinod</w:t>
+                <w:t xml:space="preserve">Sylvie-Kieffer Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287 (28), pp.23571-81. </w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1817, pp.S92-S92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.360354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2012.06.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904902v1</w:t>
+                <w:t xml:space="preserve">hal-01236935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo accumulation of coenzyme Q biosynthetic intermediates and aminated analogs in the yeast Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Overexpression of the Coq8 kinase in Saccharomyces cerevisiae coq null mutants allows for accumulation of diagnostic intermediates of the coenzyme Q6 biosynthetic pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Ozeir Ozeir</w:t>
+                <w:t xml:space="preserve">Letian X Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ozeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letian X. Xie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
+                <w:t xml:space="preserve">Jeniffer y Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeniffer Y. Tang</w:t>
+                <w:t xml:space="preserve">Jia y Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie-Kieffer Jacquinod</w:t>
+                <w:t xml:space="preserve">Sylvie-Kieffer Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1817, pp.S92-S92. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (28), pp.23571-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2012.06.249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.360354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236935v1</w:t>
+                <w:t xml:space="preserve">hal-00904902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme q biosynthesis: coq6 is required for the c5-hydroxylation reaction and substrate analogs rescue coq6 deficiency.</w:t>
               </w:r>
@@ -6038,51 +6038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of mitochondrial ferredoxin and para-aminobenzoic acid in yeast coenzyme Q biosynthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6166,957 +6166,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Coa2 in hemylation of yeast Cox1 revealed by its genetic interaction with Cox10.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytosolic monothiol glutaredoxins function in intracellular iron sensing and trafficking via their bound iron-sulfur cluster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Mühlenhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Bestwick</w:t>
+                <w:t xml:space="preserve">Sabine Molik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleh Khalimonchuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+                <w:t xml:space="preserve">José R Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis R Winge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta A Uzarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.00869-09⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (4), pp.373-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497920v1</w:t>
+                <w:t xml:space="preserve">hal-00630763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytosolic monothiol glutaredoxins function in intracellular iron sensing and trafficking via their bound iron-sulfur cluster.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of Coa2 in hemylation of yeast Cox1 revealed by its genetic interaction with Cox10.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José R Godoy</w:t>
+                <w:t xml:space="preserve">Megan Bestwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta A Uzarska</w:t>
+                <w:t xml:space="preserve">Oleh Khalimonchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Richter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dennis R Winge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (4), pp.373-85. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (1), pp.172-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2010.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00869-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630763v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coa2 is an assembly factor for yeast cytochrome c oxidase biogenesis that facilitates the maturation of Cox1.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isolated cytochrome c oxidase deficiency in G93A SOD1 mice overexpressing CCS protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjatta Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scot C Leary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis R Winge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.00057-08⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (18), pp.12267-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M708523200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375430v1</w:t>
+                <w:t xml:space="preserve">hal-00376153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated cytochrome c oxidase deficiency in G93A SOD1 mice overexpressing CCS protein.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scot C Leary</w:t>
+                <w:t xml:space="preserve">Pet191 is a cytochrome c oxidase assembly factor in Saccharomyces cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Khalimonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Romain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kevin Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Bestwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dennis R Winge</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A Cobine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M708523200⟩</w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (8), pp.1427-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.00132-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376153v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pet191 is a cytochrome c oxidase assembly factor in Saccharomyces cerevisiae.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Coa2 is an assembly factor for yeast cytochrome c oxidase biogenesis that facilitates the maturation of Cox1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Khalimonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A Cobine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Bestwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis R Winge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (8), pp.1427-31. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (16), pp.4927-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/EC.00132-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00057-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375432v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Ion availability in mitochondria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coa1 links the Mss51 post-translational function to Cox1 cofactor insertion in cytochrome c oxidase assembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan L Bestwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A Cobine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Khalimonchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia A Cricco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-006-9052-9⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (20), pp.4335-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375433v1</w:t>
+                <w:t xml:space="preserve">hal-00374057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coa1 links the Mss51 post-translational function to Cox1 cofactor insertion in cytochrome c oxidase assembly.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metal Ion availability in mitochondria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A Cobine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis R Winge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (20), pp.4335-46. </w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3-4), pp.675-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10534-006-9052-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374057v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiaB, a bifunctional radical-S-adenosylmethionine enzyme involved in the thiolation and methylation of tRNA, contains two essential [4Fe-4S] clusters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather L. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Elleingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7197,51 +7197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tRNA-modifying MiaE protein from Salmonella typhimurium is a nonheme diiron monooxygenase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Oddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7318,77 +7318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The P174L mutation in human Sco1 severely compromises Cox17-dependent metallation but does not impair copper binding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A Cobine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scot C Leary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Sasarman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7452,90 +7452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial matrix copper complex used in metallation of cytochrome oxidase and superoxide dismutase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A Cobine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan L Bestwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis R Winge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281 (48), pp.36552-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7569,77 +7569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper trafficking to the mitochondrion and assembly of copper metalloenzymes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A Cobine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis R Winge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1763 (7), pp.759-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7717,51 +7717,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global distribution of isoprenoid quinones across Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Carole Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraj Kanwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,51 +7769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelle Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8122,51 +8122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679398v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix J Elling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Carole Chobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Evans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421994122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beltran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Schnoebelen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Flandrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rezali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arias-Cartin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01607-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Berraies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00304" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh Ferizhendi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelosi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;chet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roache Arulanandam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321242121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morbiato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Burgardt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Tonello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bartlett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.01.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charital" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Shunmugam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Dass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Alazzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-S&#233;bastien Arnold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00427-24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Genevay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiad014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hajj Chehade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad219" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213722v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Arias-Cartin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03298-22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzent Schulz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsuvro Basu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-A. Freibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Webert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01159-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810323" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wendisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12050428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ho Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-022-03242-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03431446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101384" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar Saini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dawitz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aufschnaiter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Bondarev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsu Thom" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E21-10-0499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Diessl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Berndtsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Broeskamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Habernig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kohler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33641-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hourdoir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doroth&#233;e Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00400-21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Sebastien Arnold" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Katris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22956-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Fino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vestergaard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Ingmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenn Gerdes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1064" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Szyttenholm" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bauzan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ducluzeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148252" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02746713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Elsen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013748" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vragniau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148259" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta Lopez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trevisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Canton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vazquez-Fonseca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Morbidoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/3904905" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183791v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saphia Abby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loiseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rascalou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01319-19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cerqua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Casarin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vazquez Fonseca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Viola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43014-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron David Fyfe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.12.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00436" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andrea Desbats" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Silic-Benussi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Doimo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ciminale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw257" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aussel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.789164" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#160; C. Willison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kihara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.08.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan&#160;a. Stefely" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Licitra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Laredj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#160;g. Reidenbach" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary&#160;a. Kemmerer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ismail" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Smadja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004690" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00091-16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fahs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2015.05.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ozeir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.675744" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961552v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20140107" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pocachard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01065-13" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077983v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904926v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rannar Airik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos-Oca&#241;a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2013.10.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904907v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.480368" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian X Xie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer y Tang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia y Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Kieffer Jaquinod" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.360354" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236935v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ozeir Ozeir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian X. Xie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Y. Tang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Kieffer Jacquinod" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.06.249" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630764v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lill" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.07.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497916v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.03.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bestwick" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Khalimonchuk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R Winge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00869-09" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Molik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R Godoy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A Uzarska" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2010.08.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375430v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Cobine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00057-08" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376153v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjatta Son" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot C Leary" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Romain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M708523200" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375432v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rigby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00132-08" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375433v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-006-9052-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374057v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L Bestwick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Cricco" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601861" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377635v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Hernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elleingand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boi Hanh Huynh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathevon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704338104" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Sasarman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chern Horng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M600496200" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606839200" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376149v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2006.03.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M90SRFXH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kanwar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsu Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Amblard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beltran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Schnoebelen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Flandrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rezali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70272" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arias-Cartin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01607-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Carole Chobert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Berraies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae253" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679398v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix J Elling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Evans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421994122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh Ferizhendi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;chet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roache Arulanandam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321242121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morbiato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Burgardt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Tonello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bartlett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charital" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Shunmugam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Dass" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Alazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-S&#233;bastien Arnold" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00427-24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Genevay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiad014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hajj Chehade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad219" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213722v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Arias-Cartin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03298-22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzent Schulz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsuvro Basu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-A. Freibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Webert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01159-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810323" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wendisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12050428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03431446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101384" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ho Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-022-03242-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar Saini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dawitz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aufschnaiter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Bondarev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsu Thom" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E21-10-0499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Diessl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Berndtsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Broeskamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Habernig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kohler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33641-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hourdoir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doroth&#233;e Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00400-21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Sebastien Arnold" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Katris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22956-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Szyttenholm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bauzan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ducluzeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148252" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02746713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Elsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013748" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vragniau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Fino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vestergaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Ingmer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenn Gerdes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1064" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saphia Abby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loiseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rascalou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01319-19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta Lopez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trevisson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Canton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vazquez-Fonseca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Morbidoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/3904905" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cerqua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Casarin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vazquez Fonseca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Viola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43014-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron David Fyfe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.12.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andrea Desbats" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Silic-Benussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Doimo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ciminale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw257" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00436" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aussel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.789164" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424489v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ismail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Smadja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004690" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00091-16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#160; C. Willison" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kihara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.08.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424495v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan&#160;a. Stefely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Licitra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Laredj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#160;g. Reidenbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary&#160;a. Kemmerer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fahs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2015.05.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ozeir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.675744" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917119v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pocachard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01065-13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20140107" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.480368" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rannar Airik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos-Oca&#241;a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2013.10.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ozeir Ozeir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian X. Xie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Y. Tang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Kieffer Jacquinod" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.06.249" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904902v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian X Xie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer y Tang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia y Chen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Kieffer Jaquinod" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.360354" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630764v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lill" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.07.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497916v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.03.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630763v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Molik" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R Godoy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A Uzarska" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2010.08.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497920v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bestwick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Khalimonchuk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R Winge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00869-09" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376153v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjatta Son" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot C Leary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Romain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M708523200" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rigby" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Cobine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00132-08" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00057-08" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374057v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L Bestwick" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Cricco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601861" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375433v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-006-9052-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377635v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Hernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elleingand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boi Hanh Huynh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathevon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704338104" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Sasarman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chern Horng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M600496200" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606839200" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376149v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2006.03.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M90SRFXH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kanwar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsu Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Amblard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>