--- v2 (2026-04-14)
+++ v3 (2026-05-25)
@@ -3840,239 +3840,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COQ2 genotype predicts the severity of coenzyme Q 10 deficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Chemical Analogs of 4-Hydroxybenzoic Acid on Coenzyme Q Biosynthesis: From Inhibition to Bypass of Coenzyme Q Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddw257⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.80 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635280v1</w:t>
+                <w:t xml:space="preserve">hal-01583835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Chemical Analogs of 4-Hydroxybenzoic Acid on Coenzyme Q Biosynthesis: From Inhibition to Bypass of Coenzyme Q Deficiency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The COQ2 genotype predicts the severity of coenzyme Q 10 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Andrea Desbats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Morbidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Silic-Benussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Doimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ciminale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 87, pp.80 - 80. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (19), pp.4256 - 4265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddw257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583835v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UbiK protein is an accessory factor necessary for bacterial ubiquinone (UQ) biosynthesis and forms a complex with the UQ biogenesis factor UbiJ</w:t>
               </w:r>
@@ -4990,295 +4990,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis and physiology of coenzyme Q in bacteria.</w:t>
+                <w:t xml:space="preserve">ubiJ, a New Gene Required for Aerobic Growth and Proliferation in Macrophage, Is Involved in Coenzyme Q Biosynthesis in Escherichia coli and Salmonella enterica Serovar Typhimurium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murielle Lombard</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Pocachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.01.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (1), pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01065-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077983v1</w:t>
+                <w:t xml:space="preserve">hal-00917119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ubiJ, a New Gene Required for Aerobic Growth and Proliferation in Macrophage, Is Involved in Coenzyme Q Biosynthesis in Escherichia coli and Salmonella enterica Serovar Typhimurium.</w:t>
+                <w:t xml:space="preserve">Biosynthesis and physiology of coenzyme Q in bacteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Pocachard</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196 (1), pp.70-79. </w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1837 (7), pp.1004-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.01065-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917119v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three conserved histidyl residues contribute to mitochondrial iron transport through mitoferrins.</w:t>
               </w:r>
@@ -5502,51 +5502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vanillic acid on COQ6 mutants identified in patients with coenzyme Q10 deficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Doimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Trevisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6815,265 +6815,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coa1 links the Mss51 post-translational function to Cox1 cofactor insertion in cytochrome c oxidase assembly.</w:t>
+                <w:t xml:space="preserve">Metal Ion availability in mitochondria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A Cobine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis R Winge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601861⟩</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3-4), pp.675-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-006-9052-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374057v1</w:t>
+                <w:t xml:space="preserve">hal-00375433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Ion availability in mitochondria.</w:t>
+                <w:t xml:space="preserve">Coa1 links the Mss51 post-translational function to Cox1 cofactor insertion in cytochrome c oxidase assembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan L Bestwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A Cobine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Khalimonchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia A Cricco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (3-4), pp.675-82. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (20), pp.4335-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10534-006-9052-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375433v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiaB, a bifunctional radical-S-adenosylmethionine enzyme involved in the thiolation and methylation of tRNA, contains two essential [4Fe-4S] clusters.</w:t>
               </w:r>
@@ -7478,51 +7478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A Cobine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan L Bestwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis R Winge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8122,51 +8122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beltran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Schnoebelen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Flandrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rezali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70272" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arias-Cartin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01607-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Carole Chobert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Berraies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae253" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679398v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix J Elling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Evans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421994122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh Ferizhendi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;chet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roache Arulanandam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321242121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morbiato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Burgardt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Tonello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bartlett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charital" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Shunmugam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Dass" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Alazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-S&#233;bastien Arnold" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00427-24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Genevay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiad014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hajj Chehade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad219" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213722v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Arias-Cartin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03298-22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzent Schulz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsuvro Basu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-A. Freibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Webert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01159-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810323" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wendisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12050428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03431446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101384" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ho Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-022-03242-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar Saini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dawitz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aufschnaiter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Bondarev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsu Thom" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E21-10-0499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Diessl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Berndtsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Broeskamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Habernig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kohler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33641-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hourdoir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doroth&#233;e Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00400-21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Sebastien Arnold" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Katris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22956-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Szyttenholm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bauzan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ducluzeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148252" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02746713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Elsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013748" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vragniau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Fino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vestergaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Ingmer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenn Gerdes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1064" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saphia Abby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loiseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rascalou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01319-19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta Lopez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trevisson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Canton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vazquez-Fonseca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Morbidoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/3904905" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cerqua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Casarin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vazquez Fonseca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Viola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43014-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron David Fyfe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.12.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andrea Desbats" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Silic-Benussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Doimo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ciminale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw257" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00436" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aussel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.789164" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424489v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ismail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Smadja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004690" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00091-16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#160; C. Willison" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kihara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.08.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424495v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan&#160;a. Stefely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Licitra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Laredj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#160;g. Reidenbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary&#160;a. Kemmerer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fahs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2015.05.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ozeir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.675744" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917119v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pocachard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01065-13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20140107" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.480368" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rannar Airik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos-Oca&#241;a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2013.10.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ozeir Ozeir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian X. Xie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Y. Tang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Kieffer Jacquinod" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.06.249" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904902v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian X Xie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer y Tang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia y Chen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Kieffer Jaquinod" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.360354" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630764v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lill" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.07.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497916v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.03.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630763v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Molik" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R Godoy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A Uzarska" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2010.08.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497920v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bestwick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Khalimonchuk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R Winge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00869-09" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376153v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjatta Son" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot C Leary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Romain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M708523200" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rigby" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Cobine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00132-08" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00057-08" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374057v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L Bestwick" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Cricco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601861" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375433v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-006-9052-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377635v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Hernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elleingand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boi Hanh Huynh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathevon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704338104" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Sasarman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chern Horng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M600496200" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606839200" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376149v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2006.03.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M90SRFXH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kanwar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsu Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Amblard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beltran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Schnoebelen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Flandrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rezali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70272" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arias-Cartin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01607-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Carole Chobert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Berraies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae253" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679398v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix J Elling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Evans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421994122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh Ferizhendi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;chet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roache Arulanandam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321242121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morbiato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Burgardt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Tonello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bartlett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.01.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charital" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Shunmugam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Dass" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Alazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-S&#233;bastien Arnold" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00427-24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Genevay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiad014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Kazemzadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hajj Chehade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad219" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213722v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Arias-Cartin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03298-22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzent Schulz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsuvro Basu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-A. Freibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Webert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01159-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810323" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wendisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12050428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03431446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101384" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ho Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-022-03242-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar Saini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dawitz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aufschnaiter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Bondarev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsu Thom" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E21-10-0499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Diessl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Berndtsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Broeskamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Habernig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kohler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33641-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hourdoir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doroth&#233;e Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00400-21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Sebastien Arnold" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Katris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22956-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Szyttenholm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bauzan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ducluzeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148252" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02746713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Elsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013748" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vragniau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Fino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vestergaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Ingmer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenn Gerdes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1064" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saphia Abby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loiseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rascalou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01319-19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta Lopez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trevisson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Canton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vazquez-Fonseca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Morbidoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/3904905" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cerqua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Casarin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vazquez Fonseca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Viola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43014-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron David Fyfe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.12.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00436" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andrea Desbats" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Silic-Benussi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Doimo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ciminale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw257" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aussel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.789164" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424489v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ismail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Smadja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004690" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00091-16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#160; C. Willison" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Kihara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.08.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424495v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan&#160;a. Stefely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Licitra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Laredj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#160;g. Reidenbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary&#160;a. Kemmerer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rendon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fahs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2015.05.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ozeir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.675744" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pocachard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01065-13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20140107" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.480368" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rannar Airik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos-Oca&#241;a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2013.10.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ozeir Ozeir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian X. Xie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Y. Tang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Kieffer Jacquinod" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.06.249" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904902v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian X Xie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer y Tang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia y Chen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Kieffer Jaquinod" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.360354" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630764v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lill" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.07.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497916v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.03.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630763v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Molik" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R Godoy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A Uzarska" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2010.08.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497920v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bestwick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Khalimonchuk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R Winge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00869-09" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376153v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjatta Son" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot C Leary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Romain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M708523200" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rigby" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Cobine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00132-08" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00057-08" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375433v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-006-9052-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374057v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L Bestwick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Cricco" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601861" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377635v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Hernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elleingand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia-Serres" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boi Hanh Huynh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathevon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704338104" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Sasarman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chern Horng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M600496200" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606839200" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376149v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2006.03.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M90SRFXH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kanwar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsu Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Amblard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>